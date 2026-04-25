--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cardin, né en 1974 à Lauterach, Vorarlberg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, English, Deutsch, Svenska</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche hors classe, Univ. de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CIMAP, Ensicaen,6 Boulevard Maréchal Juin14050 Caen Cedex 4, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015: Habilitation à Diriger des Recherches, Univ. de Caen Normandie, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004: Thèse en physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999: Master (DEA), Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: Maitrise de physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97: Licence de Physique Univ. de Nantes/Erasmus TU Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-…: Responsable de l’équipe NIMPH (15 personnes actuellement au laboratoire CIMAP, UMR5262 CNRS, Unicaen, Ensicaen, CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-…: Ingénieur de recherche, HC, Lab. CIMAP, Univ. de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-07 : Chercheur associé, Institut Royal de Technologie (KTH), Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-04: Attaché temporaire d'enseignement et de recherche (ATER), Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-04: Doctorant lab. IREENA, l’Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités de gestion et d'évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant HAL pour le laboratoire CIMAP, création portail CIMAP et formation utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant  pour le CIMAP du laboratoire commun dédié aux Dispositifs Passifs Intégrés de Normandie (IPDN) regroupant les laboratoires CIMAP, CRISMAT et GREYC et l’entreprise MURATA (en cours de finalisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-…: Membre du conseil de l’école doctoral de Physiques, Sciences de l’Ingénieur, Matériaux et Energie (PSIME) pour les établissements Universiés de Caen, du Havre, de Rouen, ENSICAEN, INSA, ESITC et le GANIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-20: Membre du conseil de perfectionnement de la licence de physique, Univ. de Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-18: Membre du comité d’évaluation HCERES du laboratoire LIED Univ. de Paris Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-… Directeur de thèse M J. Gonçalves, Surface radiative accordable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-… Co-directeur de thèse M K. Ihara, projet CIFRE Murata</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Directeur de thèse Mme P. Ganesan, Ιnvestigatiοn οf Luminescent Ρrοperties in Rare-Earth free Μetallοphοsphοnate Ηybrid Μaterials: structural Ιnsights in phοtοphysical studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 Co-directeur de thèse Mme A. Jolivet, Développement d'oxydes transparents conducteurs de nouvelle génération par ALD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 Directeur de thèse M B. Horcholle, Refroidissement radiatif diurne : développement théorique et conception expérimentale d'un dispositif à base de couches minces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-direction ou encadrement de thèse : A. Gouesmel [...], L. Dumont [2016], A. Fafin [2014], C.-H. Liang [2013], P. N.R. Sundar [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation aux travaux de thèse de : M. Roblin [Caen, 2013], C. Lecerf [Caen, 2011], K. Hijazi [Caen,2010], A. Gajda [Suède, 2006], T. Schneider [Nantes, 2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement régulier d’étudiants de DUT MP, L1-3 Unicaen, M1, M2, Ensicaen dans des projets en laboratoire ou en entreprise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudit Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (5), pp.e01094. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris More-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Repän</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Hruška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.183273. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced optical and electrical properties of Nb-doped TiO2 thin films synthesized by atomic layer deposition using the supercycle strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (24), pp.100018. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oxidation conditions on the orientation of TiNxOy grown by atomic layer deposition: Impact on the optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (5), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of TiO2 crystalline phase on microstructure and optical features of Zn2TiO4 doped with Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127603. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.127603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence modification of Europium(III)‒doped MAl 2 O 4 (M=Zn, Mg) spinels induced by Ag@SiO 2 core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianne Maine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR01526F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Fayoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.116672. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2023.116672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new series of magnetic and luminescent layered hybrid materials obtained from thianthrene phosphonic acid: M(H 2 O)PO 3 -S 2 C 12 H 7 (M = Cu, Zn) and M(H 2 O) 2 (PO 2 OH-S 2 C 12 H 7 ) 2 (M = Mn, Co)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.18362-18379. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03153E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mn ion charge state in Zn2TiO4 and its impact on the photoluminescence and optical absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (11), pp.999. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-023-10380-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guehairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-enhanced luminescence of Cr$^{3+}$ -doped ZnAl$_2$ O$_4$ and MgAl$_2$O$_4$ using Ag@SiO$_2$ and Au@SiO$_2$ core–shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (12), pp.5096-5107. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2MA00217E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.102377. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver quasi-nanoparticles: bridging the gap between clusters molecular-like and plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir L Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (16), pp.5453-5464. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00382H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn 4+ activated (ZnxMg1‐x)2TiO4 red phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmyla Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olexandr Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (15), pp.2100509. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn-doped magnesium titanates fabricated with excess MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.102373. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.769-777. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of excess MgO in the intensity increase of red emission of Mn4+-activated Mg2TiO4 phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.7555-7564. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-020-03143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(H2O)(PO3C10H6OH)·(H2O)0.5 (M = Co, Mn, Zn, Cu): a new series of layered metallophosphonate compoundsobtained from 6-hydroxy-2-naphthylphosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicien Beaubras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (12), pp.3877-3891. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT03947C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. M Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.W. W Golacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-T An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-C Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-P Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.045702. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaea23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-T An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-C Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.045702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer and Red Luminescence Due to Aggregation-Induced Emission in Naphthalene Based Zinc Phosphonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (26), pp.3095-3103. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201800369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W M Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Plasmonic Resonances of Prolate Nanoparticles in a Symmetric Environment: Experimental Verification of the Accuracy of Numerical and Analytical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kobylko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Slablab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenyl Zinc Phosphonate Zn(H 2 O)PO 3 -C 13 H 9 ·H 2 O: Hybrid Columnar Structure with Strong C-H···π Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 643 (3), pp.250-255. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.201600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodalite cages of EMT zeolite confined neutral molecular-like silver clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Waele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro G. Chiodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper–Fluorenephosphonate Cu­(PO3-C13H9)·H2O: A Layered Antiferromagnetic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (2), pp.266-271. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (2), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (21), pp.6250-6256. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (20), pp.24171-24184. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization of Er 3 + Infrared Photoluminescence Embedded in a Hybrid Organic-Inorganic Copolymer containing Octahedral Molybdenum Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4821-4825. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.3118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (106), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and photoluminescence comparative study of erbium-doped silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3549701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the thickness on the properties of erbium-doped silicon-rich silicon oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E-MRS 2010 Spring Meeting – Symposium I: Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II • E-MRS 2010 Spring Meeting – Symposium J: Silicon-based Nanophotonics, 8 (3), pp.1027-1032. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of waveguide amplifier based on Nd 3+ Si-rich SiO 2 layers by means of the ADE-FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Conference on Nanostructured Thin Films III Aug 2010 San Diego, 7766, pp.77660Z. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy transfer from Si-nanoclusters to Er ions in silica induced by substrate heating during deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3481375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (9), pp.093107. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.093107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich silica systems Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.012021. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.1048-1051. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00411784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1886 - 1889. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.012021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism-film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.000894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to retrieve optical and geometrical characteristics of three layer waveguides from m-lines measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (6), pp.063110-063110-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2885147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00373313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism–film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00275172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterisation of a Three Layer Waveguide Structure by m-Lines Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352 (1), pp.50 - 60. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of PZT thin films deposited on a ZnO buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of PZT thin films for waveguide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (12), pp.2913-2916. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemical Etching of Pb(ZrTi)O 3 Ferroelectric Thin Films for Optical Waveguide Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 288 (1), pp.303-313. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190390211125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(Zr,Ti)03 ceramic thick films for optical device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.371-376. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Maureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.55, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Rare Earth Doped Layers Fabricated By Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020) May 10, 2020 - May 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1066-1066, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161066mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling - Light management in a solar cell; interest of Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-scaled Systems for Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIT university, CEFIPRA, Feb 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Kinds of Plasmonics Materials Through Swift Heavy Ion Shaping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Khomenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013), Jun 2013, Suntec, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS Singapore, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics META'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque nationale ZnO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic devices using heterodyne optical feedback on Er doped DFB fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics FiO/LS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2011.JWA28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Invited) Doped Rare Earth - Si Based Nanostructures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting May 1 - May 6, 2011 Montreal, QC, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada. pp.1245-1245, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic waveguides using heterodyne optical feedback on Er doped DFB fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO_Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CK3_4, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.77660Z, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable directional coupler filters with 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozena Jaskorzynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Jacek Zawistowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Thylén</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2005.1505769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Advanced Optical Materials and Device (AOMD-3) [ http://www.fpd.lu.lv/AOMD3/ ]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Riga, Latvia. Vol.5122, pp.206-209, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des propriétés dynamiques de PZT ferroélectrique & antiferroélectriques en couches minces déposés par CSD et spin-coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Bimetallic Oxide Photoelectrodes by ALD for Enhanced Hydrogen Production via Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 High-k Dielectric Material Deposited By Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lemenager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gôteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02301556mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the versatility of biomimetic membranes to characterize modulators of Aβ1-42 fibrillization with potential interest in Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées Franco-Belges de Chimie Thérapeutique et 26ème Rencontres Internationales des Pharmacochimistes de l'Arc Atlantique, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the optical gain in waveguide based on a silica matrix containing silicon nanograins and doped either with Nd3+ or with Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tb3+-Yb3+ doped Silicon Nitride frequency conversion layers for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques transparentes de PbxZryTi1-yO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des cristauxmassifs et en couches minces pour l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques de PbxZryTi1-yO3 pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouesmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4235-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanostructures for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cristini-Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Khriachtchev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanophotonics: Basic Principles, Present Status, and Perspectives, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Stanford Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-456, 2016, 9789814669771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYTIME RADIATIVE DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2022063924/WO2022248413A1/FR2105377A. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material comprising an host matrix, rare earth ions and a metal atom cluster as sensitiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Los Angeles Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014111434A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de couches minces ferroélectriques pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et modélisation de matériaux en couches minces pour l’optique en vue d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Caen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId487"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cardin, né en 1974 à Lauterach, Vorarlberg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, English, Deutsch, Svenska</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche hors classe, Univ. de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CIMAP, Ensicaen,6 Boulevard Maréchal Juin14050 Caen Cedex 4, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015: Habilitation à Diriger des Recherches, Univ. de Caen Normandie, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004: Thèse en physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999: Master (DEA), Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: Maitrise de physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97: Licence de Physique Univ. de Nantes/Erasmus TU Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-…: Responsable de l’équipe NIMPH (15 personnes actuellement au laboratoire CIMAP, UMR5262 CNRS, Unicaen, Ensicaen, CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-…: Ingénieur de recherche, HC, Lab. CIMAP, Univ. de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-07 : Chercheur associé, Institut Royal de Technologie (KTH), Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-04: Attaché temporaire d'enseignement et de recherche (ATER), Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-04: Doctorant lab. IREENA, l’Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités de gestion et d'évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant HAL pour le laboratoire CIMAP, création portail CIMAP et formation utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant  pour le CIMAP du laboratoire commun dédié aux Dispositifs Passifs Intégrés de Normandie (IPDN) regroupant les laboratoires CIMAP, CRISMAT et GREYC et l’entreprise MURATA (en cours de finalisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-…: Membre du conseil de l’école doctoral de Physiques, Sciences de l’Ingénieur, Matériaux et Energie (PSIME) pour les établissements Universiés de Caen, du Havre, de Rouen, ENSICAEN, INSA, ESITC et le GANIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-20: Membre du conseil de perfectionnement de la licence de physique, Univ. de Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-18: Membre du comité d’évaluation HCERES du laboratoire LIED Univ. de Paris Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-… Directeur de thèse M J. Gonçalves, Surface radiative accordable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-… Co-directeur de thèse M K. Ihara, projet CIFRE Murata</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Directeur de thèse Mme P. Ganesan, Ιnvestigatiοn οf Luminescent Ρrοperties in Rare-Earth free Μetallοphοsphοnate Ηybrid Μaterials: structural Ιnsights in phοtοphysical studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 Co-directeur de thèse Mme A. Jolivet, Développement d'oxydes transparents conducteurs de nouvelle génération par ALD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 Directeur de thèse M B. Horcholle, Refroidissement radiatif diurne : développement théorique et conception expérimentale d'un dispositif à base de couches minces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-direction ou encadrement de thèse : A. Gouesmel [...], L. Dumont [2016], A. Fafin [2014], C.-H. Liang [2013], P. N.R. Sundar [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation aux travaux de thèse de : M. Roblin [Caen, 2013], C. Lecerf [Caen, 2011], K. Hijazi [Caen,2010], A. Gajda [Suède, 2006], T. Schneider [Nantes, 2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement régulier d’étudiants de DUT MP, L1-3 Unicaen, M1, M2, Ensicaen dans des projets en laboratoire ou en entreprise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudit Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (5), pp.e01094. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris More-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Repän</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Hruška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.183273. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oxidation conditions on the orientation of TiNxOy grown by atomic layer deposition: Impact on the optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (5), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced optical and electrical properties of Nb-doped TiO2 thin films synthesized by atomic layer deposition using the supercycle strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (24), pp.100018. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of TiO2 crystalline phase on microstructure and optical features of Zn2TiO4 doped with Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127603. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.127603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence modification of Europium(III)‒doped MAl 2 O 4 (M=Zn, Mg) spinels induced by Ag@SiO 2 core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianne Maine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR01526F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new series of magnetic and luminescent layered hybrid materials obtained from thianthrene phosphonic acid: M(H 2 O)PO 3 -S 2 C 12 H 7 (M = Cu, Zn) and M(H 2 O) 2 (PO 2 OH-S 2 C 12 H 7 ) 2 (M = Mn, Co)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.18362-18379. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03153E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mn ion charge state in Zn2TiO4 and its impact on the photoluminescence and optical absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (11), pp.999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-023-10380-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Fayoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.116672. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2023.116672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-enhanced luminescence of Cr$^{3+}$ -doped ZnAl$_2$ O$_4$ and MgAl$_2$O$_4$ using Ag@SiO$_2$ and Au@SiO$_2$ core–shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (12), pp.5096-5107. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2MA00217E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guehairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.102377. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn 4+ activated (ZnxMg1‐x)2TiO4 red phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmyla Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olexandr Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (15), pp.2100509. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver quasi-nanoparticles: bridging the gap between clusters molecular-like and plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir L Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (16), pp.5453-5464. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00382H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn-doped magnesium titanates fabricated with excess MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.102373. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.769-777. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(H2O)(PO3C10H6OH)·(H2O)0.5 (M = Co, Mn, Zn, Cu): a new series of layered metallophosphonate compoundsobtained from 6-hydroxy-2-naphthylphosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicien Beaubras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (12), pp.3877-3891. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT03947C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of excess MgO in the intensity increase of red emission of Mn4+-activated Mg2TiO4 phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.7555-7564. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-020-03143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-T An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-C Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.045702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. M Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.W. W Golacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W M Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer and Red Luminescence Due to Aggregation-Induced Emission in Naphthalene Based Zinc Phosphonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (26), pp.3095-3103. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201800369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Plasmonic Resonances of Prolate Nanoparticles in a Symmetric Environment: Experimental Verification of the Accuracy of Numerical and Analytical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kobylko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Slablab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenyl Zinc Phosphonate Zn(H 2 O)PO 3 -C 13 H 9 ·H 2 O: Hybrid Columnar Structure with Strong C-H···π Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 643 (3), pp.250-255. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.201600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodalite cages of EMT zeolite confined neutral molecular-like silver clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Waele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro G. Chiodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper–Fluorenephosphonate Cu­(PO3-C13H9)·H2O: A Layered Antiferromagnetic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (2), pp.266-271. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (21), pp.6250-6256. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization of Er 3 + Infrared Photoluminescence Embedded in a Hybrid Organic-Inorganic Copolymer containing Octahedral Molybdenum Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4821-4825. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (20), pp.24171-24184. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the thickness on the properties of erbium-doped silicon-rich silicon oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E-MRS 2010 Spring Meeting – Symposium I: Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II • E-MRS 2010 Spring Meeting – Symposium J: Silicon-based Nanophotonics, 8 (3), pp.1027-1032. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of waveguide amplifier based on Nd 3+ Si-rich SiO 2 layers by means of the ADE-FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and photoluminescence comparative study of erbium-doped silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3549701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (106), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy transfer from Si-nanoclusters to Er ions in silica induced by substrate heating during deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3481375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.1048-1051. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich silica systems Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.012021. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (9), pp.093107. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.093107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00411784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1886 - 1889. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.012021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to retrieve optical and geometrical characteristics of three layer waveguides from m-lines measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (6), pp.063110-063110-7. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2885147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism-film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.000894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00373313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism–film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00275172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of PZT thin films deposited on a ZnO buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterisation of a Three Layer Waveguide Structure by m-Lines Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352 (1), pp.50 - 60. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of PZT thin films for waveguide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (12), pp.2913-2916. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemical Etching of Pb(ZrTi)O 3 Ferroelectric Thin Films for Optical Waveguide Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 288 (1), pp.303-313. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190390211125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(Zr,Ti)03 ceramic thick films for optical device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.371-376. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Carreño-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRM-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Maureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beinjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.55, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Doped Layers Fabricated By Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020) May 10, 2020 - May 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1066-1066, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161066mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling - Light management in a solar cell; interest of Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-scaled Systems for Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIT university, CEFIPRA, Feb 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada. pp.792-792, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2013-01/18/792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Kinds of Plasmonics Materials Through Swift Heavy Ion Shaping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Khomenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013), Jun 2013, Suntec, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS Singapore, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque nationale ZnO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics META'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped Rare Earth - Si Based Nanostructures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada. pp.1245-1245, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic waveguides using heterodyne optical feedback on Er doped DFB fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO_Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CK3_4, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic devices using heterodyne optical feedback on Er doped DFB fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics FiO/LS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2011.JWA28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.77660Z, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable directional coupler filters with 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozena Jaskorzynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Jacek Zawistowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Thylén</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2005.1505769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Advanced Optical Materials and Device (AOMD-3) [ http://www.fpd.lu.lv/AOMD3/ ]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Riga, Latvia. Vol.5122, pp.206-209, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des propriétés dynamiques de PZT ferroélectrique & antiferroélectriques en couches minces déposés par CSD et spin-coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Bimetallic Oxide Photoelectrodes by ALD for Enhanced Hydrogen Production via Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 High-k Dielectric Material Deposited By Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lemenager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gôteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02301556mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of niobium oxide (Nb2O5) and niobium-doped titanium oxide (Nb:TiO2) for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Al Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Layer Deposition: ALD Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the versatility of biomimetic membranes to characterize modulators of Aβ1-42 fibrillization with potential interest in Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées Franco-Belges de Chimie Thérapeutique et 26ème Rencontres Internationales des Pharmacochimistes de l'Arc Atlantique, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the optical gain in waveguide based on a silica matrix containing silicon nanograins and doped either with Nd3+ or with Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tb3+-Yb3+ doped Silicon Nitride frequency conversion layers for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques de PbxZryTi1-yO3 pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques transparentes de PbxZryTi1-yO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des cristauxmassifs et en couches minces pour l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouesmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4235-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanostructures for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cristini-Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Khriachtchev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanophotonics: Basic Principles, Present Status, and Perspectives, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Stanford Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-456, 2016, 9789814669771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYTIME RADIATIVE DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2022063924/WO2022248413A1/FR2105377A. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material comprising an host matrix, rare earth ions and a metal atom cluster as sensitiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Los Angeles Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014111434A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de couches minces ferroélectriques pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et modélisation de matériaux en couches minces pour l’optique en vue d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Caen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId509"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Maine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01526F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir L Kostov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00382H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Beaubras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03947C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-P Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaea23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800369" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600362" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Waele" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro G. Chiodo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501041" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738667v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.000894" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996032v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885147" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275172v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494638v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.11.014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schneider" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barreau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.10.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995721v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.163" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207794v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut W. Gundel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Godet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190390211125" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214426v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boucher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leduc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seveno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Ny" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214447v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisrobert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515798" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402813v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1245" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139809v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943223" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Jaskorzynska" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Jacek Zawistowski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Thyl&#233;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1505769" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Blond" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158504v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512511v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512514v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090784v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271560v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Maine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01526F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir L Kostov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00382H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Beaubras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03947C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064038" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600362" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Waele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro G. Chiodo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885147" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.000894" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275172v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schneider" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.10.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494638v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.11.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995721v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.163" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207794v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut W. Gundel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Godet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190390211125" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boucher" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leduc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seveno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Ny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisrobert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515798" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402813v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076784v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1245" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139809v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494628v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Jaskorzynska" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Jacek Zawistowski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Thyl&#233;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1505769" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512513v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Blond" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158504v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512511v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090784v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271560v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>