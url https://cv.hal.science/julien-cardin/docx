--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cardin, né en 1974 à Lauterach, Vorarlberg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, English, Deutsch, Svenska</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche hors classe, Univ. de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CIMAP, Ensicaen,6 Boulevard Maréchal Juin14050 Caen Cedex 4, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015: Habilitation à Diriger des Recherches, Univ. de Caen Normandie, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004: Thèse en physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999: Master (DEA), Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: Maitrise de physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97: Licence de Physique Univ. de Nantes/Erasmus TU Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-…: Responsable de l’équipe NIMPH (15 personnes actuellement au laboratoire CIMAP, UMR5262 CNRS, Unicaen, Ensicaen, CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-…: Ingénieur de recherche, HC, Lab. CIMAP, Univ. de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-07 : Chercheur associé, Institut Royal de Technologie (KTH), Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-04: Attaché temporaire d'enseignement et de recherche (ATER), Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-04: Doctorant lab. IREENA, l’Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités de gestion et d'évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant HAL pour le laboratoire CIMAP, création portail CIMAP et formation utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant  pour le CIMAP du laboratoire commun dédié aux Dispositifs Passifs Intégrés de Normandie (IPDN) regroupant les laboratoires CIMAP, CRISMAT et GREYC et l’entreprise MURATA (en cours de finalisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-…: Membre du conseil de l’école doctoral de Physiques, Sciences de l’Ingénieur, Matériaux et Energie (PSIME) pour les établissements Universiés de Caen, du Havre, de Rouen, ENSICAEN, INSA, ESITC et le GANIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-20: Membre du conseil de perfectionnement de la licence de physique, Univ. de Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-18: Membre du comité d’évaluation HCERES du laboratoire LIED Univ. de Paris Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-… Directeur de thèse M J. Gonçalves, Surface radiative accordable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-… Co-directeur de thèse M K. Ihara, projet CIFRE Murata</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Directeur de thèse Mme P. Ganesan, Ιnvestigatiοn οf Luminescent Ρrοperties in Rare-Earth free Μetallοphοsphοnate Ηybrid Μaterials: structural Ιnsights in phοtοphysical studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 Co-directeur de thèse Mme A. Jolivet, Développement d'oxydes transparents conducteurs de nouvelle génération par ALD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 Directeur de thèse M B. Horcholle, Refroidissement radiatif diurne : développement théorique et conception expérimentale d'un dispositif à base de couches minces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-direction ou encadrement de thèse : A. Gouesmel [...], L. Dumont [2016], A. Fafin [2014], C.-H. Liang [2013], P. N.R. Sundar [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation aux travaux de thèse de : M. Roblin [Caen, 2013], C. Lecerf [Caen, 2011], K. Hijazi [Caen,2010], A. Gajda [Suède, 2006], T. Schneider [Nantes, 2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement régulier d’étudiants de DUT MP, L1-3 Unicaen, M1, M2, Ensicaen dans des projets en laboratoire ou en entreprise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudit Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (5), pp.e01094. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris More-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Repän</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Hruška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.183273. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oxidation conditions on the orientation of TiNxOy grown by atomic layer deposition: Impact on the optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (5), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced optical and electrical properties of Nb-doped TiO2 thin films synthesized by atomic layer deposition using the supercycle strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (24), pp.100018. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of TiO2 crystalline phase on microstructure and optical features of Zn2TiO4 doped with Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127603. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.127603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence modification of Europium(III)‒doped MAl 2 O 4 (M=Zn, Mg) spinels induced by Ag@SiO 2 core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianne Maine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR01526F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new series of magnetic and luminescent layered hybrid materials obtained from thianthrene phosphonic acid: M(H 2 O)PO 3 -S 2 C 12 H 7 (M = Cu, Zn) and M(H 2 O) 2 (PO 2 OH-S 2 C 12 H 7 ) 2 (M = Mn, Co)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.18362-18379. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03153E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mn ion charge state in Zn2TiO4 and its impact on the photoluminescence and optical absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (11), pp.999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-023-10380-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Fayoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.116672. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2023.116672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-enhanced luminescence of Cr$^{3+}$ -doped ZnAl$_2$ O$_4$ and MgAl$_2$O$_4$ using Ag@SiO$_2$ and Au@SiO$_2$ core–shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (12), pp.5096-5107. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2MA00217E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guehairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.102377. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn 4+ activated (ZnxMg1‐x)2TiO4 red phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmyla Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olexandr Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (15), pp.2100509. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver quasi-nanoparticles: bridging the gap between clusters molecular-like and plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir L Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (16), pp.5453-5464. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00382H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn-doped magnesium titanates fabricated with excess MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.102373. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.769-777. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(H2O)(PO3C10H6OH)·(H2O)0.5 (M = Co, Mn, Zn, Cu): a new series of layered metallophosphonate compoundsobtained from 6-hydroxy-2-naphthylphosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicien Beaubras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (12), pp.3877-3891. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT03947C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of excess MgO in the intensity increase of red emission of Mn4+-activated Mg2TiO4 phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.7555-7564. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-020-03143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-T An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-C Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.045702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. M Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.W. W Golacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W M Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer and Red Luminescence Due to Aggregation-Induced Emission in Naphthalene Based Zinc Phosphonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (26), pp.3095-3103. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201800369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Plasmonic Resonances of Prolate Nanoparticles in a Symmetric Environment: Experimental Verification of the Accuracy of Numerical and Analytical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kobylko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Slablab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenyl Zinc Phosphonate Zn(H 2 O)PO 3 -C 13 H 9 ·H 2 O: Hybrid Columnar Structure with Strong C-H···π Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 643 (3), pp.250-255. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.201600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodalite cages of EMT zeolite confined neutral molecular-like silver clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Waele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro G. Chiodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper–Fluorenephosphonate Cu­(PO3-C13H9)·H2O: A Layered Antiferromagnetic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (2), pp.266-271. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (21), pp.6250-6256. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization of Er 3 + Infrared Photoluminescence Embedded in a Hybrid Organic-Inorganic Copolymer containing Octahedral Molybdenum Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4821-4825. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (20), pp.24171-24184. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the thickness on the properties of erbium-doped silicon-rich silicon oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E-MRS 2010 Spring Meeting – Symposium I: Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II • E-MRS 2010 Spring Meeting – Symposium J: Silicon-based Nanophotonics, 8 (3), pp.1027-1032. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of waveguide amplifier based on Nd 3+ Si-rich SiO 2 layers by means of the ADE-FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and photoluminescence comparative study of erbium-doped silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3549701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (106), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy transfer from Si-nanoclusters to Er ions in silica induced by substrate heating during deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3481375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.1048-1051. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich silica systems Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.012021. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (9), pp.093107. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.093107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00411784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1886 - 1889. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.012021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to retrieve optical and geometrical characteristics of three layer waveguides from m-lines measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (6), pp.063110-063110-7. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2885147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism-film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.000894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00373313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism–film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00275172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of PZT thin films deposited on a ZnO buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterisation of a Three Layer Waveguide Structure by m-Lines Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352 (1), pp.50 - 60. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of PZT thin films for waveguide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (12), pp.2913-2916. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemical Etching of Pb(ZrTi)O 3 Ferroelectric Thin Films for Optical Waveguide Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 288 (1), pp.303-313. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190390211125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(Zr,Ti)03 ceramic thick films for optical device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.371-376. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Carreño-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRM-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Maureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beinjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.55, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Doped Layers Fabricated By Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020) May 10, 2020 - May 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1066-1066, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161066mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling - Light management in a solar cell; interest of Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-scaled Systems for Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIT university, CEFIPRA, Feb 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada. pp.792-792, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2013-01/18/792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Kinds of Plasmonics Materials Through Swift Heavy Ion Shaping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Khomenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013), Jun 2013, Suntec, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS Singapore, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque nationale ZnO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics META'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped Rare Earth - Si Based Nanostructures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada. pp.1245-1245, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic waveguides using heterodyne optical feedback on Er doped DFB fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO_Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CK3_4, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic devices using heterodyne optical feedback on Er doped DFB fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics FiO/LS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2011.JWA28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.77660Z, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable directional coupler filters with 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozena Jaskorzynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Jacek Zawistowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Thylén</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2005.1505769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Advanced Optical Materials and Device (AOMD-3) [ http://www.fpd.lu.lv/AOMD3/ ]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Riga, Latvia. Vol.5122, pp.206-209, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des propriétés dynamiques de PZT ferroélectrique & antiferroélectriques en couches minces déposés par CSD et spin-coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Bimetallic Oxide Photoelectrodes by ALD for Enhanced Hydrogen Production via Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 High-k Dielectric Material Deposited By Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lemenager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gôteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02301556mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of niobium oxide (Nb2O5) and niobium-doped titanium oxide (Nb:TiO2) for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Al Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Layer Deposition: ALD Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the versatility of biomimetic membranes to characterize modulators of Aβ1-42 fibrillization with potential interest in Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées Franco-Belges de Chimie Thérapeutique et 26ème Rencontres Internationales des Pharmacochimistes de l'Arc Atlantique, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the optical gain in waveguide based on a silica matrix containing silicon nanograins and doped either with Nd3+ or with Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tb3+-Yb3+ doped Silicon Nitride frequency conversion layers for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques de PbxZryTi1-yO3 pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques transparentes de PbxZryTi1-yO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des cristauxmassifs et en couches minces pour l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouesmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4235-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanostructures for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cristini-Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Khriachtchev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanophotonics: Basic Principles, Present Status, and Perspectives, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Stanford Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-456, 2016, 9789814669771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYTIME RADIATIVE DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2022063924/WO2022248413A1/FR2105377A. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material comprising an host matrix, rare earth ions and a metal atom cluster as sensitiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Los Angeles Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014111434A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de couches minces ferroélectriques pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et modélisation de matériaux en couches minces pour l’optique en vue d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Caen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId509"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Cardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Cardin, né en 1974 à Lauterach, Vorarlberg, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, English, Deutsch, Svenska</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche hors classe, Univ. de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire CIMAP, Ensicaen,6 Boulevard Maréchal Juin14050 Caen Cedex 4, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015: Habilitation à Diriger des Recherches, Univ. de Caen Normandie, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004: Thèse en physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999: Master (DEA), Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998: Maitrise de physique, Univ. de Nantes, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-97: Licence de Physique Univ. de Nantes/Erasmus TU Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-…: Responsable de l’équipe NIMPH (15 personnes actuellement au laboratoire CIMAP, UMR5262 CNRS, Unicaen, Ensicaen, CEA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-…: Ingénieur de recherche, HC, Lab. CIMAP, Univ. de Caen Normandie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-07 : Chercheur associé, Institut Royal de Technologie (KTH), Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-04: Attaché temporaire d'enseignement et de recherche (ATER), Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-04: Doctorant lab. IREENA, l’Univ. de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités de gestion et d'évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant HAL pour le laboratoire CIMAP, création portail CIMAP et formation utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-… : Correspondant  pour le CIMAP du laboratoire commun dédié aux Dispositifs Passifs Intégrés de Normandie (IPDN) regroupant les laboratoires CIMAP, CRISMAT et GREYC et l’entreprise MURATA (en cours de finalisation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-…: Membre du conseil de l’école doctoral de Physiques, Sciences de l’Ingénieur, Matériaux et Energie (PSIME) pour les établissements Universiés de Caen, du Havre, de Rouen, ENSICAEN, INSA, ESITC et le GANIL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-20: Membre du conseil de perfectionnement de la licence de physique, Univ. de Nantes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-18: Membre du comité d’évaluation HCERES du laboratoire LIED Univ. de Paris Descartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-… Directeur de thèse M J. Gonçalves, Surface radiative accordable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-… Co-directeur de thèse M K. Ihara, projet CIFRE Murata</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 Directeur de thèse Mme P. Ganesan, Ιnvestigatiοn οf Luminescent Ρrοperties in Rare-Earth free Μetallοphοsphοnate Ηybrid Μaterials: structural Ιnsights in phοtοphysical studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2022 Co-directeur de thèse Mme A. Jolivet, Développement d'oxydes transparents conducteurs de nouvelle génération par ALD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 Directeur de thèse M B. Horcholle, Refroidissement radiatif diurne : développement théorique et conception expérimentale d'un dispositif à base de couches minces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-direction ou encadrement de thèse : A. Gouesmel [...], L. Dumont [2016], A. Fafin [2014], C.-H. Liang [2013], P. N.R. Sundar [2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation aux travaux de thèse de : M. Roblin [Caen, 2013], C. Lecerf [Caen, 2011], K. Hijazi [Caen,2010], A. Gajda [Suède, 2006], T. Schneider [Nantes, 2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement régulier d’étudiants de DUT MP, L1-3 Unicaen, M1, M2, Ensicaen dans des projets en laboratoire ou en entreprise.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Strongly Correlated Conduction Electrons on the Functional Properties of the Transparent Conducting Oxide SrVO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudit Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (5), pp.e01094. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202501094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral emissivity and thermal conductivity properties of black aluminum films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris More-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Repän</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Hruška</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.3832-3842. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c03838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring structural and optical properties of Ta2O5 thin films via radio frequency magnetron sputtering for high-refractive index transparent materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.183273. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.183273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of optical transitions and electrical properties in LaVO3/SrTiO3 heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.107852. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced optical and electrical properties of Nb-doped TiO2 thin films synthesized by atomic layer deposition using the supercycle strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (24), pp.100018. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacomc.2024.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the oxidation conditions on the orientation of TiNxOy grown by atomic layer deposition: Impact on the optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (5), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of TiO2 crystalline phase on microstructure and optical features of Zn2TiO4 doped with Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.127603. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2024.127603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Transparency Window of SrVO 3 Transparent Conducting Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (36), pp.47854-47865. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c07225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence modification of Europium(III)‒doped MAl 2 O 4 (M=Zn, Mg) spinels induced by Ag@SiO 2 core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianne Maine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR01526F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and electrical properties of TiO$_2$ thin films deposited by ALD: Impact of the substrate, the deposited thickness and the deposition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 608, pp.155214. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new series of magnetic and luminescent layered hybrid materials obtained from thianthrene phosphonic acid: M(H 2 O)PO 3 -S 2 C 12 H 7 (M = Cu, Zn) and M(H 2 O) 2 (PO 2 OH-S 2 C 12 H 7 ) 2 (M = Mn, Co)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.18362-18379. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03153E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mn ion charge state in Zn2TiO4 and its impact on the photoluminescence and optical absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kozoriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (11), pp.999. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-023-10380-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomimetic multiparametric assay to characterise anti-amyloid drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Fayoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (23), pp.16982. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms242316982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural investigations of annealing impact on phase separation of Erbium-doped Al2O3 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 296, pp.116672. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2023.116672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial aging of thin films of the indium-free transparent conducting oxide SrVO 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martando Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (16), pp.20240-20251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c02421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-enhanced luminescence of Cr$^{3+}$ -doped ZnAl$_2$ O$_4$ and MgAl$_2$O$_4$ using Ag@SiO$_2$ and Au@SiO$_2$ core–shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (12), pp.5096-5107. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2MA00217E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale and optical investigation of nanostructured Er disilicates in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guehairia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.166947. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.166947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Transparent and Conductive Indium‐Free Vanadates Crystallized at Reduced Temperature on Glass Using a 2D Transparent Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (5), pp.2108047. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202108047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of Er$_2$O$_3$ thin films grown with different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.102377. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Tb$^{3+}$ doped Nb$_2$O$_5$ thin films by radiofrequency magnetron sputtering: photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.153711. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn 4+ activated (ZnxMg1‐x)2TiO4 red phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmyla Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olexandr Gudymenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (15), pp.2100509. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver quasi-nanoparticles: bridging the gap between clusters molecular-like and plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir L Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (16), pp.5453-5464. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00382H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid peptide interactions with biomimetic membranes: A multiparametric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.769-777. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.03.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Mn-doped magnesium titanates fabricated with excess MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.102373. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2021.102373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of excess MgO in the intensity increase of red emission of Mn4+-activated Mg2TiO4 phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borkovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vorona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nosenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.7555-7564. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-020-03143-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced evolution of optical and structural properties of Er2O3 films grown on Si substrates by thermal atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.127216. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2019.127216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(H2O)(PO3C10H6OH)·(H2O)0.5 (M = Co, Mn, Zn, Cu): a new series of layered metallophosphonate compoundsobtained from 6-hydroxy-2-naphthylphosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicien Beaubras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (12), pp.3877-3891. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9DT03947C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rapid thermal annealing temperature on the photoluminescence of Tb ions embedded in silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. M Klak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.W. W Golacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First down converter multilayers integration in an industrial Si solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Matthieu Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (5), pp.515-519. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between composition, microstructure, and emission properties in Nd-doped Si-rich Si oxynitride films: investigation into the nature of the sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-T An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-C Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.045702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Blázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (12), pp.R157-R163. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0031912jss⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nitrogen concentration effect on Ce doped SiOxNy emission: towards optimized Ce3+ for LED applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W M Jadwisienczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.3823-3837. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR06139K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer and Red Luminescence Due to Aggregation-Induced Emission in Naphthalene Based Zinc Phosphonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (26), pp.3095-3103. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201800369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic crystalline silicon solar cells with SiN layers doped with Tb3+ and Yb3+ rare-earth ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Chun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rare Earths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jre.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Plasmonic Resonances of Prolate Nanoparticles in a Symmetric Environment: Experimental Verification of the Accuracy of Numerical and Analytical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kobylko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Slablab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and emission properties of Tb3+-doped nitrogen-rich silicon oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5ca0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-shifting Si-based layer for Si solar applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenyl Zinc Phosphonate Zn(H 2 O)PO 3 -C 13 H 9 ·H 2 O: Hybrid Columnar Structure with Strong C-H···π Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caignaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 643 (3), pp.250-255. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.201600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodalite cages of EMT zeolite confined neutral molecular-like silver clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Waele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro G. Chiodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.74 - 82. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper–Fluorenephosphonate Cu­(PO3-C13H9)·H2O: A Layered Antiferromagnetic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (2), pp.266-271. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201501041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiNx:Tb3+–Yb3+, an efficient down-conversion layer compatible with a silicon solar cell process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical preparation of silver nanoparticles supported on zeolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (21), pp.6250-6256. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5006743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effects on the photoluminescence of terbium doped zinc oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the more suitable rare earth to achieve high gain in waveguide based on silica containing silicon nanograins doped with either Nd3+ or Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.12296-12306. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electromagnetic field and level populations in a waveguide amplifier: a multi-scale time problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (20), pp.24171-24184. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.024171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitization of Er 3 + Infrared Photoluminescence Embedded in a Hybrid Organic-Inorganic Copolymer containing Octahedral Molybdenum Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (38), pp.4821-4825. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201300417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of pure Si-rich nitride thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-8-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Infrared Quantum Cutting in Tb3+− Yb3+ Codoped Silicon Oxynitride for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noelle Valerie Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (11), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201300186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between matrix structural order and compressive stress exerted on silicon nanocrystals embedded in silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of two sensitization processes of Nd3+ ions in Nd-doped SiOx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033103. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiOx /SiNy multilayers for photovoltaic and photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Si excess on the structure and the optical properties of Nd-doped Si-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (12), pp.3118-3121. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2012.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of the stretched exponential photoluminescence decay for silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (106), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence and photoluminescence comparative study of erbium-doped silicon-rich silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.051504. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3549701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Si-based multilayers for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (156), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Nd content on the structural and photoluminescence properties of silicon-rich silicon dioxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2003.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the thickness on the properties of erbium-doped silicon-rich silicon oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E-MRS 2010 Spring Meeting – Symposium I: Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II • E-MRS 2010 Spring Meeting – Symposium J: Silicon-based Nanophotonics, 8 (3), pp.1027-1032. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture effect of neodymium doped gallium oxide thin films on their optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1131-1134. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of waveguide amplifier based on Nd 3+ Si-rich SiO 2 layers by means of the ADE-FDTD method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing The Optical And Electrical Properties of Si-based Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, European Materials Research Society ConferenceSymp. Advanced Inorganic Materials and Concepts for Photovoltaics, 10, pp.161-166. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.10.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy transfer from Si-nanoclusters to Er ions in silica induced by substrate heating during deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3481375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neodymium concentration on excitation and emission properties of Nd doped gallium oxide nanocrystalline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (6), pp.063535. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3484039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of high-k Si-rich HfO2 layers grown by RF magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (28), pp.285707. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/28/285707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Excitation Transfer from Silicon Nanocrystals to Neodymium Ions in Silicon-Rich Oxide Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.K26-K28. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3279688͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing and Nd concentration on the photoluminescence of Nd3+ ions coupled with silicon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Podhorodecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Zatryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Misiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (11), pp.113114 1-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3510521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (6), pp.1048-1051. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich silica systems Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.012021. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (9), pp.093107. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3253753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically active Er3+ ions in SiO2 codoped with Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Navarro-Urrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lebour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.093107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1886-1889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129, pp.1519-1523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long lifetime and efficient emission from Er3+ ions coupled to Si nanoclusters in Si-rich SiO2 layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1519 - 1523. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an optimum coupling between Er ions and Si-based sensitizers for integrated active photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.024311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00411784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characteristics of Er-doped SRSO layers deposited by the confocal sputtering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1067-1070. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2008.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02415354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an enhanced coupling between the Er ions and Si nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1048-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00407920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced fraction of coupled Er in silicon-rich silicon oxide layers grown by magnetron co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1886 - 1889. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the annealing temperature on the optical performances of Er-doped Si-rich Silica systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Rizk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.012021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200778856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to retrieve optical and geometrical characteristics of three layer waveguides from m-lines measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (6), pp.063110-063110-7. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2885147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism-film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.47.000894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of refractive index, thickness, and the optical losses of thin films from prism–film coupling measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (7), pp.894-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00275172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of gallium oxide thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 205 (8), pp.1943-1946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00373313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of PZT thin films deposited on a ZnO buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterisation of a Three Layer Waveguide Structure by m-Lines Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352 (1), pp.50 - 60. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of PZT thin films for waveguide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (12), pp.2913-2916. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.03.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Chemical Etching of Pb(ZrTi)O 3 Ferroelectric Thin Films for Optical Waveguide Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 288 (1), pp.303-313. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190390211125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.206-209. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb(Zr,Ti)03 ceramic thick films for optical device applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5122, pp.371-376. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ferroelectric and Optoelectronic Thin Film Properties: The Role of 2D Oxide Nanosheets and Substrate Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Carreño-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRM-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition of Spinel Bimetallic Oxides for Enhanced Photoelectrochemical Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS spring meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Insulator-to-Metal Transition in VO₂ Thin Films through Tailored Magnetron Sputtering Deposition Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Films Fabricated by Magnetron Sputtering and Atomic Layer Deposition for Luminescent, Dielectric, Energy-Conversion, and Optical Filtering Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Couches Minces Optiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO-CNES, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces par pulvérisation cathodique magnétron et dépôt de couches atomiques (ALD) : optimisation des propriétés luminescentes, diélectriques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Renatech Dépôt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renatech, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching the Insulator-to-Metal Transition (IMT) in ALD-Deposited VOx: Significant Impact on a Broad IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Properties of Ta2O5 Thin Films Grown by Radiofrequency Magnetron Sputtering through Rapid Thermal Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting ,Symposium I (Nano-engineered coatings and thin films: from fundamentals to applications), Strasbourg, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadate TCO on glass substrate using CNO nanosheets as a template: effect of thickness on the film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Darmstadt; Forschungszentrum Jülich GmbH, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of perovskite based transparent conducting oxides on industrial substrates: the key role of the glass substrate properties and binary oxides seed layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La doping of SrVO3: tuning the effective mass in a TCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Maureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Oxide Electronics (iWOE-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iWOE, Oct 2024, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oxidation Conditions on the Orientation of TiNxOy Synthesized by ALD: A Study of Optical and Electrical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of rare-earth free hybrids derived from thianthrene-phosphonic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium Vanadate Deposited by ALD: Toward a New Synthesis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291489mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Insulator-to-Metal Transition (IMT) in VOx Deposited by ALD: Huge Effect on Large IR Transmission Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291486mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, Electrical and Optical Properties of Zn-Doped SrVO3 Thin Films Grown By Co-Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Rouviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02341669mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb (V, Nb/V)-Doped TiO2 Films as New Transparent Conducting Oxides Synthesized by a Novel ALD Process: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2023, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02291487mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of hybrids derived from organic-phosphonic acid with alkaline earth elements (Mg, Ca, Sr, Ba)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally stimulated evolution of structural and optical properties of Er-doped Al2O3 thin films grown by different ALD approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials Based van der Waals Heterostructures grown by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nb/V-Doped Transparent Conductive TiO2 Films Synthesized by ALD: Effect of Dopant Content and Growing Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the complex optical properties of heterogeneous transparent and conducting vanadates thin films grown on a 2D nanosheet layer by the means of Spectroscopic Ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Spectroscopic Ellipsometry (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beinjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of new series of alkaline earth elements (Mg, Ca, Sr, Ba) correlated metallophosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameshwari Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Letheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe, Organic Electronics and Photonics: Fundamentals and Devices III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.55, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Insulator-to-Metal Transition (Imt) in Vo2 Deposited by ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVS, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent and conductive indium-free Vanadates crystallized at reduced temperature on glass using a 2D nanosheet seed layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition (ALD) of thermochromic VO2 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of multilayers optical filters for ultra-broadband applications with a large number of thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Horcholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EOS, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Materials Based van der Waals Herterostructures by Pulsed Laser Deposition (PLD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Prellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th edition of Graphene Conference series, the largest European Event in Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the growth mechanisms on Si and glass substrates on the structural, optical and electrical properties of anatase TiO2 thin films synthetized by ALD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, May 2021, Digital Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth mechanism effect of anatase TiO2 deposited by ALD on different substrates on the structural, optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Rare Earth Doped Si Based Nanofilms for LED and Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1064-1064, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161064mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Doped Layers Fabricated By Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020) May 10, 2020 - May 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.1066-1066, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/ma2020-01161066mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First rare earth ions doped Si based down converter layers integration in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference "Nanotechnologies and Nanomaterials" NANO-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped semiconducting nanofilms for Si-based light-emitting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ehré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Conf. on Nanotechnologies and Nanomaterials (Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lviv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped silicon based frequency conversion layers for Si solar cell efficiency improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR NACRE, Nov 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling - Light management in a solar cell; interest of Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-scaled Systems for Energy Harvesting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIT university, CEFIPRA, Feb 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of optical amplifier waveguide based on silicon nanostructures and rare earth ions doped silica matrix gain media by a finite-difference time-domain method: comparison of achievable gain with Er3+ or Nd3+ ions dopants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Sensitization in Si-Based Structures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Tao An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">223rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toronto, Canada. pp.792-792, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2013-01/18/792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Kinds of Plasmonics Materials Through Swift Heavy Ion Shaping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Khomenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013), Jun 2013, Suntec, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS Singapore, Jun 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic modeling of plasmonic properties of gold nanoparticles embedded within a dielectric matrix deformed by swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics META'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rapid thermal annealing on Nd-SiOx thin film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on nano Transparent Conductive Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of dielectric-loaded surface plasmon-polariton waveguides using optical feedback on erbium fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: EOS Annual Meeting (EOSAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth doped Zinc oxide thin films for white LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Davesnne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque nationale ZnO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic devices using heterodyne optical feedback on Er doped DFB fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics FiO/LS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2011.JWA28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped Rare Earth - Si Based Nanostructures for Photonic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada. pp.1245-1245, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2011-01/19/1245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging of plasmonic waveguides using heterodyne optical feedback on Er doped DFB fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics (CLEO_Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CK3_4, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of SiO2 co-doped with Si-nc and Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, San Diego, United States. pp.77660Z, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence Activity of Neodymium-Doped Gallium Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1111-D07-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely tunable directional coupler filters with 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bozena Jaskorzynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Jacek Zawistowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Thylén</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2005.1505769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of polymers for nonlinear optical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Advanced Optical Materials and Device (AOMD-3) [ http://www.fpd.lu.lv/AOMD3/ ]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Riga, Latvia. Vol.5122, pp.206-209, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.515725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des propriétés dynamiques de PZT ferroélectrique & antiferroélectriques en couches minces déposés par CSD et spin-coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and study of Ta2O5 thin films by radiofrequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmane Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Characterization of ALD-Deposited Nb₂O₅ for High-Performance MIM Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Advanced Bimetallic Oxide Photoelectrodes by ALD for Enhanced Hydrogen Production via Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getaneh Diress Gesesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e édition du Workshop du GDR RAFALD (Réseau des Acteurs Français de l'ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 high-k Dielectric Material Deposited by Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb2O5 High-k Dielectric Material Deposited By Atomic Layer Deposition for Metal-Insulator-Metal Capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lemenager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gôteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02301556mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of TiN thin film properties deposited by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kou Ihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th edition of the RAFALD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificación de la luminiscencia de Eu$^{3+}$ presente en materiales tipo phosphors utilizando nanopartículas de Ag@SiO$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A. Valenzuela-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Encuentro de Química Inorgánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Olmué, Chile. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of niobium oxide (Nb2O5) and niobium-doped titanium oxide (Nb:TiO2) for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Al Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Atomic Layer Deposition: ALD Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of rare earth ions doped Si based down converter layers in an industrial Si solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-M. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the versatility of biomimetic membranes to characterize modulators of Aβ1-42 fibrillization with potential interest in Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Smeralda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Journées Franco-Belges de Chimie Thérapeutique et 26ème Rencontres Internationales des Pharmacochimistes de l'Arc Atlantique, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical investigation of the optical gain in waveguide based on a silica matrix containing silicon nanograins and doped either with Nd3+ or with Er3+ ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Tb3+-Yb3+ doped Silicon Nitride frequency conversion layers for Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques transparentes de PbxZryTi1-yO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation des cristauxmassifs et en couches minces pour l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces ferroélectriques de PbxZryTi1-yO3 pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boisrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Maubeuge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Conversion Layers for Si Solar Cell Efficiency Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouesmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ing-Song Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Electronic Technologies. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer, 2017, Lecture Notes in Electrical Engineering, 978-981-10-4234-8. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4235-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanostructures for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pratibha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Cristini-Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leonid Khriachtchev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Nanophotonics: Basic Principles, Present Status, and Perspectives, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.429-456, 2016, 978-981-4669-76-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAYTIME RADIATIVE DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2022063924/WO2022248413A1/FR2105377A. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A material comprising an host matrix, rare earth ions and a metal atom cluster as sensitiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Los Angeles Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014111434A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de couches minces ferroélectriques pour des applications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Nantes, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et modélisation de matériaux en couches minces pour l’optique en vue d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Caen Normandie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01271560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId511"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Maine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01526F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir L Kostov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00382H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Beaubras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03947C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064038" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600362" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Waele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro G. Chiodo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885147" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.000894" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275172v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schneider" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.10.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494638v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.11.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995721v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.163" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207794v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut W. Gundel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Godet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190390211125" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boucher" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leduc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seveno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Ny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisrobert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515798" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402813v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076784v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1245" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139809v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494628v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Jaskorzynska" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Jacek Zawistowski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Thyl&#233;n" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1505769" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512513v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Blond" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158504v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512514v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512511v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090784v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271560v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520236v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudit Upadhyay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501094" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris More-Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Martan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Rep&#228;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hru&#353;ka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05223847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;mane Cheikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.183273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacomc.2024.100018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Ihara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borkovska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozoriz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vorona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gudymenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2024.127603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c07225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Maine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01526F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Letheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parameshwari Ganesan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03153E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10380-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Fayoll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242316982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Helou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.116672" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Segura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2MA00217E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guehairia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merabet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166947" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202108047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Chauvat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frilay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Horcholle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Borkovska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Stara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Nosenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Gudymenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100509" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir L Kostov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00382H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.03.107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-020-03143-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lemari&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.127216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Beaubras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03947C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Klak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zatryb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. W Golacki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.02.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Matthieu Anglade" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3071" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ing-Song Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Chun Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2018.07.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T An" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-C Meng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693044v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ehr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labb&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M Jadwisienczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR06139K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201800369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064038" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Tao An" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zatryb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Podhorodecki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5ca0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.05.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600362" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Waele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro G. Chiodo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hugot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.09.031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Aad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5006743" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138059v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ziani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davesnne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.024171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201300417" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pratibha Nalini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-31" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noelle Valerie Morales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201300186" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138077v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Misiewicz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.05.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138698v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813610" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-124" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736631v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2012.01.046" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zatryb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Podhorodecki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Misiewicz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-106" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3549701" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-156" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.11.037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139274v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hijazi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000390" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/362107E43F6CB3DA11ECC722F6F49C15446B7B8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147175v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecerf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139823v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-278" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.10.170" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139770v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3481375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3484039" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/28/285707" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Podhorodecki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3279688&#852;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Br&#233;ard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3510521" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216320v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rizk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Navarro-Urrios" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitanti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253753" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432149v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.01.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00411784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2008.08.048" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00407920v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hijazi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439879v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200778856" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schneider" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2885147" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.000894" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00275172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00373313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schneider" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.10.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494638v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.11.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995721v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.163" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207794v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmut W. Gundel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Godet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190390211125" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boucher" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Leduc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seveno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Ny" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515725" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisrobert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515798" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564934v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Carre&#241;o-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiotte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05098503v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bawab" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Goncalves" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611352v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551349v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921799v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921875v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921898v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rouviller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921840v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kaloufi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maureau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921882v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565789v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384320v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimane Cheikh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291489mtgabs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384198v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291486mtgabs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384348v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miziak" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02341669mtgabs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565793v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565814v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merabet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565806v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565887v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076101v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621565" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551068v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565823v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550994v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565893v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565906v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565915v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792557v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161064mtgabs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792533v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2020-01161066mtgabs" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405393v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Anglade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409326v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ehr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402866v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Anglade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402813v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133149v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077611" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565276v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2013-01/18/792" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khomenkov" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141539v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Rizza" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139857v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hui Liang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922349" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139795v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roblin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laroche" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gilles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712571v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139802v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2011.JWA28" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076784v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2011-01/19/1245" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943223" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415361v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865488" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498489v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1111-D07-04" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494628v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozena Jaskorzynska" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Jacek Zawistowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Thyl&#233;n" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1505769" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147636v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Ny" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512513v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551399v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921889v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921779v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551091v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384421v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemenager" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02301556mtgabs" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860565v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828042v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A. Valenzuela-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vargas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567168v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301126v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844495v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boisserie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158504v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404445v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512511v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512514v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisrobert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630978v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouesmel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4235-5_5" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Cristini-Robbe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814669764.html#" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153671v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428251v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Los Angeles Amela-Cortes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090784v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271560v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>