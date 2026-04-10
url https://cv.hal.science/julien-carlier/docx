--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -904,421 +904,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ultra high frequency acoustic coda waves using deep neural networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+                <w:t xml:space="preserve">Modeling and Prediction of the Dynamic Viscosity of Nanofluids by a Homogenization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3099078⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (4), pp.1136-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13538-021-00909-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364923v1</w:t>
+                <w:t xml:space="preserve">hal-03446033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Prediction of the Dynamic Viscosity of Nanofluids by a Homogenization Method</w:t>
+                <w:t xml:space="preserve">Nanofluids dynamic viscosity evolution using high-frequency acoustic waves: application applied for droplet evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hilal Reda</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (4), pp.1136-1144. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.117385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13538-021-00909-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.117385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446033v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofluids dynamic viscosity evolution using high-frequency acoustic waves: application applied for droplet evaporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Identification of ultra high frequency acoustic coda waves using deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venu Babu Thati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+                <w:t xml:space="preserve">Ihsen Alouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 341, pp.117385. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (18), pp.20640-20647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.117385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3099078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364913v1</w:t>
+                <w:t xml:space="preserve">hal-03364923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and optimization of high frequency ZnO transducers for both longitudinal and shear emission: application of viscosity measurement using ultrasound</w:t>
               </w:r>
@@ -1438,51 +1438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface characterization at nanometer scale using very high frequency ultrasounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (38), pp.9836-9845. </w:t>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52, pp.47-53. </w:t>
@@ -3914,90 +3914,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic and acoustic investigation of cheese matrix at the beginning and the end of ripening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.1-13. </w:t>
@@ -4099,51 +4099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.1483-1489. </w:t>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France. pp.135157</w:t>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t>
@@ -6506,51 +6506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
@@ -8049,947 +8049,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">A LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.675-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807690v1</w:t>
+                <w:t xml:space="preserve">hal-00800446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of half-Kerfed LiNbO3-based high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel method for fabrication of high-frequency (&amp;gt;100 MHz) ZnO ultrasonic array transducers on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.679-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800467v1</w:t>
+                <w:t xml:space="preserve">hal-00800468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of enhanced biosensors based on 2-D sandwiched plasmon photonic crystals</w:t>
+                <w:t xml:space="preserve">A novel method to fabricate full-kerfed high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">He Huang</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1739-1742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2011.6126900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800449v1</w:t>
+                <w:t xml:space="preserve">hal-00800465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+                <w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800446v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for fabrication of high-frequency (&amp;gt;100 MHz) ZnO ultrasonic array transducers on silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of enhanced biosensors based on 2-D sandwiched plasmon photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limerick, Ireland. pp.1321-1324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2011.6126900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3703274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800468v1</w:t>
+                <w:t xml:space="preserve">hal-00800449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to fabricate full-kerfed high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of half-Kerfed LiNbO3-based high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1739-1742, </w:t>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1727-1730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800465v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+                <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807667v1</w:t>
+                <w:t xml:space="preserve">hal-00807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fabricating a LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
               </w:r>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Limerick, Ireland. pp.1542-1545, </w:t>
@@ -9407,51 +9407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
@@ -9657,51 +9657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Solid-State and Integrated Circuit Technology, ICSICT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Shanghai, China. pp.1898-1900, </w:t>
@@ -9778,51 +9778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Solid-State and Integrated Circuit Technology, ICSICT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Shanghai, China. pp.1422-1424, </w:t>
@@ -9992,277 +9992,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO contour-mode resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndieguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shishang Guo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541390v1</w:t>
+                <w:t xml:space="preserve">hal-00574482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Wang</w:t>
+                <w:t xml:space="preserve">ZnO contour-mode resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingzhong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574482v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour-mode ZnO piezoelectric MEMS resonator</w:t>
               </w:r>
@@ -10386,51 +10386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10537,51 +10537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10617,282 +10617,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of dispersive layered SAW filters with CMOS low noise amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndieguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362058v1</w:t>
+                <w:t xml:space="preserve">hal-00361159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.X. Wang</w:t>
+                <w:t xml:space="preserve">Design of dispersive layered SAW filters with CMOS low noise amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntagwirumugara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361159v1</w:t>
+                <w:t xml:space="preserve">hal-00362058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t>
               </w:r>
@@ -10930,51 +10930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t>
@@ -11006,265 +11006,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 945 MHz band film surface acoustic wave resonators using ZnO thin film with Si substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Zhang</w:t>
+                <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium joint with the 21st European Frequency and Time Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fréjus, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284004v1</w:t>
+                <w:t xml:space="preserve">hal-00285342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
+                <w:t xml:space="preserve">Fabrication of 945 MHz band film surface acoustic wave resonators using ZnO thin film with Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntagwirumugara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium joint with the 21st European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.176-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285342v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-integration of a 1GHz ultrasonic transducer in a BioMEMS. Design and optimisation through a new physical approach</w:t>
               </w:r>
@@ -11384,51 +11384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11861,891 +11861,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de microfluidique EWOD en technologie multi-matériaux pour microsystème à vocation biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+                <w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Camart</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142068v1</w:t>
+                <w:t xml:space="preserve">hal-00142069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Coqueret</w:t>
+                <w:t xml:space="preserve">Eléments de microfluidique EWOD en technologie multi-matériaux pour microsystème à vocation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Druon</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142069v1</w:t>
+                <w:t xml:space="preserve">hal-00142068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t>
+                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146028v1</w:t>
+                <w:t xml:space="preserve">hal-00146385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146399v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
+                <w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.315-318</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146385v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
+                <w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Druon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146400v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t>
+              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146067v1</w:t>
+                <w:t xml:space="preserve">hal-00146399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t>
               </w:r>
@@ -12968,269 +12968,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical antenna for medical application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.9-13</w:t>
+              <w:t xml:space="preserve">2002 IEEE MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Seattle, WA, United States. pp.1771-1774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147877v1</w:t>
+                <w:t xml:space="preserve">hal-00147874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helical antenna for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Thomy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE MTT-S International Microwave Symposium Digest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Seattle, WA, United States. pp.1771-1774</w:t>
+              <w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147874v1</w:t>
+                <w:t xml:space="preserve">hal-00147877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport diélectrophorétique de microgouttes pour un Lab-On-Chip à vocation biologique</w:t>
               </w:r>
@@ -13723,277 +13723,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aitayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254581v1</w:t>
+                <w:t xml:space="preserve">hal-04254658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Aitayad</w:t>
+                <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254658v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of c-axis LiNbO3 Thin Film for Surface Acoustic Wave Applications</w:t>
               </w:r>
@@ -14098,152 +14098,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
+                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590666v1</w:t>
+                <w:t xml:space="preserve">hal-03591198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of nanofluid sessile drops: infrared and acoustic methods to track the dynamic deposition of copper oxide nanoparticles</w:t>
               </w:r>
@@ -14255,51 +14251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14348,148 +14344,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
+                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591198v1</w:t>
+                <w:t xml:space="preserve">hal-03590666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of Gold Nanofluid Sessile Drops on Heated Substrate</w:t>
               </w:r>
@@ -14635,51 +14635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t>
@@ -14938,288 +14938,138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-07-5938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709658v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00495862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique de composants microfluidiques intégrés à base de résine SU-8. Applications à l'analyse de protéines par spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15229,51 +15079,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle interaction acoustique sur interface nanostructures/liquide (étape 1 : onde longitudinale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15282,120 +15132,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] IEMN-DOAE (Université Polytechnique Hauts-de-France). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures acoustiques du mouillage sur structures modèles type ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15451,73 +15301,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Laboratoire commun STMicroelectronics-IEMN T3. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la méthode et du banc de mesure pour la caractérisation du mouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15573,65 +15423,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] UPHF. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15778,51 +15628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venu Babu Thati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3161380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-00909-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117385" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.07.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6F1HZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8ZTLB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gryba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Z. Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPN430Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raherison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1PTVTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2004.03.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4J5K13S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0133" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458530" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800467v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0431" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126900" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703273" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703274" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Huang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667762" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667588" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhong Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishang Guo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntagwirumugara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319058" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591170v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-5938-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495862v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venu Babu Thati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3161380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-00909-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.07.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6F1HZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8ZTLB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gryba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Z. Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPN430Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raherison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1PTVTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2004.03.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4J5K13S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0133" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458530" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703273" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703274" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Huang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0434" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0431" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667762" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667588" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhong Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishang Guo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntagwirumugara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319058" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591170v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-5938-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>