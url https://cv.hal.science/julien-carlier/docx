--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -636,51 +636,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of self-rewetting gold nanofluids: application to two-phase heat transfer devices</w:t>
+                <w:t xml:space="preserve">Experimental studies on evaporation kinetics of gold nanofluid droplets: Influence of nanoparticle sizes and coating on thermal performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
@@ -715,106 +715,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, pp.121322. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.116180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364917v1</w:t>
+                <w:t xml:space="preserve">hal-03364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on evaporation kinetics of gold nanofluid droplets: Influence of nanoparticle sizes and coating on thermal performance</w:t>
+                <w:t xml:space="preserve">Thermal performance of self-rewetting gold nanofluids: application to two-phase heat transfer devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
@@ -849,82 +849,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 183, pp.116180. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.121322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364958v1</w:t>
+                <w:t xml:space="preserve">hal-03364917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Prediction of the Dynamic Viscosity of Nanofluids by a Homogenization Method</w:t>
               </w:r>
@@ -2361,295 +2361,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t>
+                <w:t xml:space="preserve">Acoustic tracking of Cassie to Wenzel wetting transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gao</w:t>
+                <w:t xml:space="preserve">Renaud Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+                <w:t xml:space="preserve">George Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (43), pp.13129-13134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la402481b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796469v1</w:t>
+                <w:t xml:space="preserve">hal-00903760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic tracking of Cassie to Wenzel wetting transitions</w:t>
+                <w:t xml:space="preserve">Lab-on-a-chip for high frequency acoustic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Dufour</w:t>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Nassar</w:t>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (43), pp.13129-13134. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.753-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la402481b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903760v1</w:t>
+                <w:t xml:space="preserve">hal-00796469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of high-frequency (100 MHz) ultrasonic linear arrays based on single crystal LiNbO3</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the state of a droplet on a micro-textured silicon wafer using ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,867 +3055,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t>
+                <w:t xml:space="preserve">Modal analysis and harmonic response of resonators : an extension of a mapped orthogonal functions technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+                <w:t xml:space="preserve">L. Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572671v1</w:t>
+                <w:t xml:space="preserve">hal-00572652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One port contour-mode ZnO piezoelectric MEMS resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">A 45° silicon mirror for acoustic propagation parallel to the plane of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Guo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.04.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 269, pp.012009-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/269/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00639933v1</w:t>
+                <w:t xml:space="preserve">hal-00572671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
+                <w:t xml:space="preserve">One port contour-mode ZnO piezoelectric MEMS resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.3003-3010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2011.04.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795917v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of interdigital transducer sensors for non-destructive characterization of thin films using high frequency Rayleigh waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">High frequency ultrasound, a tool for elastic properties measurement of thin films fabricated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.277-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3600797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639936v1</w:t>
+                <w:t xml:space="preserve">hal-00795917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gao</w:t>
+                <w:t xml:space="preserve">Development of interdigital transducer sensors for non-destructive characterization of thin films using high frequency Rayleigh waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.064905-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3600797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574498v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis and harmonic response of resonators : an extension of a mapped orthogonal functions technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.E. Ratolojanahary</w:t>
+                <w:t xml:space="preserve">Controlling the transmission of ultrahigh frequency bulk acoustic waves in silicon by 45° mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raherison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48, pp.93-104. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.532-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572652v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic and acoustic investigation of cheese matrix at the beginning and the end of ripening period</w:t>
               </w:r>
@@ -4047,90 +4047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU-8-based nanocomposites for acoustical matching layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4181,103 +4181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SU-8 photoresist and SU-8 based nanocomposites for broadband acoustical matching at 1 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 195, pp.012005-1-8. </w:t>
@@ -4309,500 +4309,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure-resistant SU-8 microchannels for monolithic porous structure integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and fluidic properties of porous monoliths prepared by radiation-induced polymerization for Lab-on-a-Chip applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thomy</w:t>
+                <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verbeke</w:t>
+                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.26-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347498v1</w:t>
+                <w:t xml:space="preserve">hal-00127164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
+                <w:t xml:space="preserve">High pressure-resistant SU-8 microchannels for monolithic porous structure integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Chuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Caron</w:t>
+                <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Fourrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Thomy</w:t>
+                <w:t xml:space="preserve">Bernard Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.60-64. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (10), pp.2211-2219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:200603009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/10/039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127163v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and fluidic properties of porous monoliths prepared by radiation-induced polymerization for Lab-on-a-Chip applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chuda</w:t>
+                <w:t xml:space="preserve">Francois Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jasik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Druon</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200603009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127164v1</w:t>
+                <w:t xml:space="preserve">hal-00127163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated microfabricated systems including a purification module and an on-chip nano electrospray ionization interface for biological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,64 +5033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated microfluidics based on multi-layered SU-8 for mass spectrometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,64 +5192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of planar applicators for microwave thermotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
@@ -6666,51 +6666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
@@ -6742,1861 +6742,1861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t>
+                <w:t xml:space="preserve">Wetting performance on patterned substrates : experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Collier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+                <w:t xml:space="preserve">X.M. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vereecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Armini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Partners Technical Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944056v1</w:t>
+                <w:t xml:space="preserve">hal-00823436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachined high-frequency ZnO ultrasonic linear arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Han</w:t>
+                <w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/fluid or solid/solid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X.M. Ji</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. paper IUS5-PA-4, 512-515, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944057v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting performance on patterned substrates : experimental and numerical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pourtois</w:t>
+                <w:t xml:space="preserve">Micromachined high-frequency ZnO ultrasonic linear arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Armini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chen</w:t>
+                <w:t xml:space="preserve">G. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partners Technical Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. paper IUS5-PA-4, 512-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823436v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+                <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.012052-1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/42/1/012052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798848v1</w:t>
+                <w:t xml:space="preserve">hal-00802626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of rough surface to decrease reverberation noise in ultrasonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International New Circuits and Systems Conference, NEWCAS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, QC, Canada. pp.509-512, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric MEMS : harmonic and modal analysis response of resonators hollow cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.E. Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Complex Systems, ICCS'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Agadir, Morocco. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ourak</w:t>
+                <w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03811145v1</w:t>
+                <w:t xml:space="preserve">hal-00798848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+                <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ourak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.1722-1725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802625v1</w:t>
+                <w:t xml:space="preserve">hal-03811145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the state of a droplet at a micro-textured silicon wafer using a finite difference time-domain (FDTD) method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Nassar</w:t>
+                <w:t xml:space="preserve">Integration of high frequency piezoelectric transducer for lab-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ultrasound in the Control of Industrial Processes, UCIP 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000480, 3323-3328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00802626v1</w:t>
+                <w:t xml:space="preserve">hal-00802625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Nassar</w:t>
+                <w:t xml:space="preserve">A LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.675-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807662v1</w:t>
+                <w:t xml:space="preserve">hal-00800446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
+                <w:t xml:space="preserve">A novel method for fabrication of high-frequency (&amp;gt;100 MHz) ZnO ultrasonic array transducers on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.675-678, </w:t>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.679-682, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3703273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3703274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800446v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for fabrication of high-frequency (&amp;gt;100 MHz) ZnO ultrasonic array transducers on silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel method to fabricate full-kerfed high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3703274⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1739-1742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800468v1</w:t>
+                <w:t xml:space="preserve">hal-00800465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to fabricate full-kerfed high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800465v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Herro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807667v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of enhanced biosensors based on 2-D sandwiched plasmon photonic crystals</w:t>
               </w:r>
@@ -8850,90 +8850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9109,90 +9109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO and KNbO3 contour-mode resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9230,103 +9230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of IDT sensors for the ultrasonic non-destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
@@ -9493,77 +9493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités pour la caractérisation de couches sur substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9733,618 +9733,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasible fabrication of microfluidic devices for acoustic separation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gao</w:t>
+                <w:t xml:space="preserve">Design and simulation of high-frequency (&amp;gt;100 MHz) ultrasonic phased array transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China-Japan-Korea Symposium on Analytical Chemistry, CJK 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Solid-State and Integrated Circuit Technology, ICSICT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China. pp.1422-1424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSICT.2010.5667588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574492v1</w:t>
+                <w:t xml:space="preserve">hal-00568993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of high-frequency (&amp;gt;100 MHz) ultrasonic phased array transducer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X.M. Ji</w:t>
+                <w:t xml:space="preserve">Feasible fabrication of microfluidic devices for acoustic separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.L. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Solid-State and Integrated Circuit Technology, ICSICT 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">China-Japan-Korea Symposium on Analytical Chemistry, CJK 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568993v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Wang</w:t>
+                <w:t xml:space="preserve">ZnO contour-mode resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingzhong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574482v1</w:t>
+                <w:t xml:space="preserve">hal-00541390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO contour-mode resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">Conception d'un microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndieguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shishang Guo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541390v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour-mode ZnO piezoelectric MEMS resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Z. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advanced Manufacture, ICAM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, ", Taiwan. CDROM, session 4B, paper 012, 1-6</w:t>
@@ -10373,64 +10373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception dun microsystème acoustique permettant la caractérisation ultrasonore haute fréquence en transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Ndieguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème de caractérisation acoustique de l'adhésion cellulaire sur titane fonctionnalisé stimulant l'endothéliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,896 +10617,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2934923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361159v1</w:t>
+                <w:t xml:space="preserve">hal-00361158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of dispersive layered SAW filters with CMOS low noise amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndieguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362058v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical properties characterization of a composite made of SU-8 and nanoparticules for BioMEMS application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of dispersive layered SAW filters with CMOS low noise amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntagwirumugara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.4979-4983, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361158v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
+                <w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienne, Austria. paper ID 1683, session R25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1683_campistron⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285342v1</w:t>
+                <w:t xml:space="preserve">hal-00284429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 945 MHz band film surface acoustic wave resonators using ZnO thin film with Si substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Zhang</w:t>
+                <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium joint with the 21st European Frequency and Time Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284004v1</w:t>
+                <w:t xml:space="preserve">hal-00285342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-integration of a 1GHz ultrasonic transducer in a BioMEMS. Design and optimisation through a new physical approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Fabrication of 945 MHz band film surface acoustic wave resonators using ZnO thin film with Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntagwirumugara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium joint with the 21st European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.176-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367713v1</w:t>
+                <w:t xml:space="preserve">hal-00284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-integration of a 1GHz ultrasonic transducer in a BioMEMS. Design and optimisation through a new physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2007 International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284429v1</w:t>
+                <w:t xml:space="preserve">hal-00367713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and nanotechnology : detection of proteins expressed by isolated cancerous cells on a chip</w:t>
               </w:r>
@@ -11518,51 +11518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11630,90 +11630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
@@ -11742,103 +11742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résine photolithographiable SU-8 aspects chimiques et technologiques de la fabrication de microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymérisations sous Rayonnement, PolyRay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Villeneuve d Ascq, France</w:t>
@@ -11867,103 +11867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
@@ -12031,51 +12031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12111,927 +12111,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déplacement de microvolumes de liquides dans des microsystèmes à vocation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.315-318</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146385v1</w:t>
+                <w:t xml:space="preserve">hal-00146395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
+                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Caron</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146400v1</w:t>
+                <w:t xml:space="preserve">hal-00146385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t>
+                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t>
+              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146067v1</w:t>
+                <w:t xml:space="preserve">hal-00146400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t>
+                <w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146028v1</w:t>
+                <w:t xml:space="preserve">hal-00146067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Caron</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146399v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.943-948</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146382v1</w:t>
+                <w:t xml:space="preserve">hal-00146399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacement de microvolumes de liquides dans des microsystèmes à vocation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.943-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146395v1</w:t>
+                <w:t xml:space="preserve">hal-00146382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,51 +13095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical antenna for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13242,64 +13242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13373,51 +13373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13468,51 +13468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling by FDTD of planar annular applicators used for heating in medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13589,51 +13589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'applicateurs planaires de type fente annulaire pour thermothérapie micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14098,661 +14098,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
+                <w:t xml:space="preserve">Binary sessile drops evaporation: IR and acoustic methods for alcohol concentration tracking at the interface and the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591198v1</w:t>
+                <w:t xml:space="preserve">hal-03591142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of nanofluid sessile drops: infrared and acoustic methods to track the dynamic deposition of copper oxide nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
+                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591170v1</w:t>
+                <w:t xml:space="preserve">hal-03591198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
+                <w:t xml:space="preserve">Evaporation of nanofluid sessile drops: infrared and acoustic methods to track the dynamic deposition of copper oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590666v1</w:t>
+                <w:t xml:space="preserve">hal-03591170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of Gold Nanofluid Sessile Drops on Heated Substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechConnect World Innovation Conference and Expo 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, MA, United States. , pp.37-41</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582377v1</w:t>
+                <w:t xml:space="preserve">hal-03590666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary sessile drops evaporation: IR and acoustic methods for alcohol concentration tracking at the interface and the surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
+                <w:t xml:space="preserve">Evaporation of Gold Nanofluid Sessile Drops on Heated Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Zaaroura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium. </w:t>
+              <w:t xml:space="preserve">TechConnect World Innovation Conference and Expo 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, MA, United States. , pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591142v1</w:t>
+                <w:t xml:space="preserve">hal-03582377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14859,51 +14859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15145,51 +15145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] IEMN-DOAE (Université Polytechnique Hauts-de-France). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15254,51 +15254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15628,51 +15628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venu Babu Thati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3161380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-00909-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.07.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6F1HZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8ZTLB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gryba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Z. Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPN430Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raherison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.09.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1PTVTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2004.03.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4J5K13S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0133" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329068" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458530" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703273" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800468v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703274" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Huang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0434" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0431" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667762" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667588" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhong Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishang Guo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntagwirumugara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319058" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591170v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-5938-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venu Babu Thati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3161380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-00909-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.07.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6F1HZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8ZTLB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raherison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gryba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1PTVTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Z. Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPN430Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2004.03.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4J5K13S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329068" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458530" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703273" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703274" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0434" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0431" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667762" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Deng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhong Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishang Guo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362058v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntagwirumugara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284004v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319058" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591142v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-5938-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>