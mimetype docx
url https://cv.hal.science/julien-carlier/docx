--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -6474,295 +6474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
+              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280234v1</w:t>
+                <w:t xml:space="preserve">hal-03280233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of high frequency 45 degrees acoustic mirrors for lab on chip applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sizhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sizhe Li</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.918-922, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280233v1</w:t>
+                <w:t xml:space="preserve">hal-03280234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting performance on patterned substrates : experimental and numerical study</w:t>
               </w:r>
@@ -7272,420 +7272,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of rough surface to decrease reverberation noise in ultrasonic imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+                <w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International New Circuits and Systems Conference, NEWCAS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803090v1</w:t>
+                <w:t xml:space="preserve">hal-00798848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric MEMS : harmonic and modal analysis response of resonators hollow cylinder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Raherison</w:t>
+                <w:t xml:space="preserve">Study of rough surface to decrease reverberation noise in ultrasonic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Systems, ICCS'12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458530⟩</w:t>
+              <w:t xml:space="preserve">10th IEEE International New Circuits and Systems Conference, NEWCAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, QC, Canada. pp.509-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802639v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ultrasonic reflection coefficient : application to adhesion measurement at solid/liquid interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+                <w:t xml:space="preserve">Piezoelectric MEMS : harmonic and modal analysis response of resonators hollow cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Signal, Image, Video and Communications, ISIVC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Complex Systems, ICCS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Agadir, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoCS.2012.6458530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798848v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency SAW-IDT MEMS sensors for ultrasonic characterization of thin films deposited on substrates</w:t>
               </w:r>
@@ -7924,445 +7924,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+                <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800446v1</w:t>
+                <w:t xml:space="preserve">hal-00807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for fabrication of high-frequency (&amp;gt;100 MHz) ZnO ultrasonic array transducers on silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of half-Kerfed LiNbO3-based high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3703274⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1727-1730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800468v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to fabricate full-kerfed high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
+                <w:t xml:space="preserve">Study of enhanced biosensors based on 2-D sandwiched plasmon photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.M. Ji</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0434⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limerick, Ireland. pp.1321-1324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2011.6126900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800465v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par ondes ultrasonores d'interfaces (défaut d'adhérence et/ou propriétés de surface liquide/substrat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8421,575 +8412,584 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Nassar</w:t>
+                <w:t xml:space="preserve">A LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.675-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807662v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of enhanced biosensors based on 2-D sandwiched plasmon photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel method for fabrication of high-frequency (&amp;gt;100 MHz) ZnO ultrasonic array transducers on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X.M. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2011.6126900⟩</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland. pp.679-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800449v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of half-Kerfed LiNbO3-based high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
+                <w:t xml:space="preserve">A novel method to fabricate full-kerfed high-frequency (&amp;gt;100MHz) ultrasonic array transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.M. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.P. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1727-1730, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0431⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1739-1742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800467v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures à couche ou à gradient par ondes acoustiques de surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dgheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Herro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807690v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fabricating a LiNbO3 ultrasonic phased array transducer of more than 100 MHz</w:t>
               </w:r>
@@ -9912,51 +9912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10751,282 +10751,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.X. Wang</w:t>
+                <w:t xml:space="preserve">Design of dispersive layered SAW filters with CMOS low noise amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntagwirumugara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361159v1</w:t>
+                <w:t xml:space="preserve">hal-00362058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of dispersive layered SAW filters with CMOS low noise amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+                <w:t xml:space="preserve">Stiffness controlled SU8-based nanocomposites : application for 1 GHz matching layer conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Ndieguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Beijing, China. pp.678-681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362058v1</w:t>
+                <w:t xml:space="preserve">hal-00361159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency ultrasonic spectrometry of viscoelastic liquids</w:t>
               </w:r>
@@ -11140,265 +11140,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Campistron</w:t>
+                <w:t xml:space="preserve">Fabrication of 945 MHz band film surface acoustic wave resonators using ZnO thin film with Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ntagwirumugara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Gryba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium joint with the 21st European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Genève, Switzerland. pp.176-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285342v1</w:t>
+                <w:t xml:space="preserve">hal-00284004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 945 MHz band film surface acoustic wave resonators using ZnO thin film with Si substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Zhang</w:t>
+                <w:t xml:space="preserve">Estimation of attenuation parameters of ultrasound propagation in lossy media obeying a frequency power law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium joint with the 21st European Frequency and Time Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Anglo-French Physical Acoustics Conference, AFPAC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FREQ.2007.4319058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00284004v1</w:t>
+                <w:t xml:space="preserve">hal-00285342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-integration of a 1GHz ultrasonic transducer in a BioMEMS. Design and optimisation through a new physical approach</w:t>
               </w:r>
@@ -11611,527 +11611,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eléments de microfluidique EWOD en technologie multi-matériaux pour microsystème à vocation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142065v1</w:t>
+                <w:t xml:space="preserve">hal-00142068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résine photolithographiable SU-8 aspects chimiques et technologiques de la fabrication de microsystèmes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymérisations sous Rayonnement, PolyRay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Villeneuve d Ascq, France</w:t>
+              <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140980v1</w:t>
+                <w:t xml:space="preserve">hal-00142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t>
+                <w:t xml:space="preserve">La résine photolithographiable SU-8 aspects chimiques et technologiques de la fabrication de microsystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Polymérisations sous Rayonnement, PolyRay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142069v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de microfluidique EWOD en technologie multi-matériaux pour microsystème à vocation biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+                <w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Camart</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142068v1</w:t>
+                <w:t xml:space="preserve">hal-00142069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacement de microvolumes de liquides dans des microsystèmes à vocation biologique</w:t>
               </w:r>
@@ -12236,641 +12236,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
+                <w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Arscott</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.315-318</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146385v1</w:t>
+                <w:t xml:space="preserve">hal-00146028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146400v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t>
+                <w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146067v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t>
+                <w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146028v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Cachan, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146399v1</w:t>
+                <w:t xml:space="preserve">hal-00146067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t>
               </w:r>
@@ -12968,269 +12968,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helical antenna for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Thomy</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE MTT-S International Microwave Symposium Digest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Seattle, WA, United States. pp.1771-1774</w:t>
+              <w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147874v1</w:t>
+                <w:t xml:space="preserve">hal-00147877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical antenna for medical application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Carlier</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.9-13</w:t>
+              <w:t xml:space="preserve">2002 IEEE MTT-S International Microwave Symposium Digest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Seattle, WA, United States. pp.1771-1774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147877v1</w:t>
+                <w:t xml:space="preserve">hal-00147874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport diélectrophorétique de microgouttes pour un Lab-On-Chip à vocation biologique</w:t>
               </w:r>
@@ -13723,277 +13723,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Aitayad</w:t>
+                <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hatem Dahmani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254658v1</w:t>
+                <w:t xml:space="preserve">hal-04254581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focalisation à retournement temporel à canal unique d'ondes acoustiques à ultra-haute fréquence dans des dispositifs MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures piézoélectrique à fort coefficient de couplage pour des applications MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aitayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254581v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of c-axis LiNbO3 Thin Film for Surface Acoustic Wave Applications</w:t>
               </w:r>
@@ -14223,148 +14223,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
+                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591198v1</w:t>
+                <w:t xml:space="preserve">hal-03590666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of nanofluid sessile drops: infrared and acoustic methods to track the dynamic deposition of copper oxide nanoparticles</w:t>
               </w:r>
@@ -14469,152 +14473,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device integration of transducer in the gigahertz frequency range and the first step to achieve ultrasound imaging by time reversal</w:t>
+                <w:t xml:space="preserve">Intégration de transducteurs acoustiques hautes fréquences pour l’imagerie ultrasonore d’interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Toubal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advanced Materials for Photonics, Sensing and Energy Applications, AMPSECA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">10ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgique. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590666v1</w:t>
+                <w:t xml:space="preserve">hal-03591198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation of Gold Nanofluid Sessile Drops on Heated Substrate</w:t>
               </w:r>
@@ -15628,51 +15628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venu Babu Thati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3161380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-00909-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.07.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6F1HZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8ZTLB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raherison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gryba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1PTVTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Z. Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPN430Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2004.03.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4J5K13S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329068" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458530" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703273" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703274" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0434" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126900" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0431" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667762" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Deng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhong Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishang Guo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362058v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntagwirumugara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284004v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319058" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591142v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-5938-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aitayad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.117340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campistron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venu Babu Thati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3161380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03446033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Reda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-021-00909-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.117385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Alouani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2018.1500205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.07.102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003414" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinceau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06908.0185ecst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.11.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ying Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Ji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6F1HZB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.08.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8ZTLB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raherison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Gryba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2010.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C1PTVTH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/269/1/012009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Z. Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.04.062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKPN430Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.277" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600797" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Ndieguene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWZVP1SF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.06.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8NRCQPX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/195/1/012005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jasik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2004.03.067" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4J5K13S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTSS.2019.8914906" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.190" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944056v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Han" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/42/1/012052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8P5DKC1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802639v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2012.6458530" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquennoy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouaftouh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0432" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0431" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Huang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126900" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703273" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703274" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Huang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0434" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800448v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2011.6126901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546827v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deboucq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667762" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2010.5667588" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Deng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzhong Zhao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishang Guo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2934923" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ntagwirumugara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361159v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0163" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1683_campistron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2007.4319058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254658v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Oumekloul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Maudez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591142v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591198v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-07-5938-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>