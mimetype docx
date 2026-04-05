--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1874,316 +1874,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Main results of the TCS08 workshop on the modeling of the CORIA Rouen Spray Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pecquery</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference Math 2 Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
+              <w:t xml:space="preserve">1ère Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402666v1</w:t>
+                <w:t xml:space="preserve">hal-05407111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the TCS08 workshop on the modeling of the CORIA Rouen Spray Burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pecquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de la Combustion Turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif -sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">1st International Conference Math 2 Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407111v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of atomisation and dense spray on the CORIA Spray Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on the Turbulent Combustion of Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Luxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2221,51 +2221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity simulations of interfacial two-phase flows on adaptive unstructured grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pecquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,51 +3228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Treleaven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-022-00342-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Misdariis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021037399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-122355" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05545259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoliaroff-P&#233;pin Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675075v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Treleaven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gentil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-022-00342-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Misdariis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021037399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Grenouilloux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-122355" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05545259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoliaroff-P&#233;pin Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03675075v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>