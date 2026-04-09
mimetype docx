--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -151,307 +151,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key hydraulic traits control the dynamics of plant dehydration in four contrasting tree species during drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J Blackman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Marylou Mantova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad075⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533801v1</w:t>
+                <w:t xml:space="preserve">hal-04403751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key hydraulic traits control the dynamics of plant dehydration in four contrasting tree species during drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Mantova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1772-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403751v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the xylem vulnerability to embolism in Populus tremula x alba relies on pit quantity properties rather than on pit structure</w:t>
               </w:r>
@@ -584,64 +584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,286 +673,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t>
+                <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Billon</w:t>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Blackman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Hitmi</w:t>
+                <w:t xml:space="preserve">Laetitia Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625372v1</w:t>
+                <w:t xml:space="preserve">hal-02960192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
+                <w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wielemans</w:t>
+                <w:t xml:space="preserve">Lise Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+                <w:t xml:space="preserve">Chris Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serre</w:t>
+                <w:t xml:space="preserve">Adnane Hitmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960192v1</w:t>
+                <w:t xml:space="preserve">hal-02625372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
               </w:r>
@@ -1258,312 +1258,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un clinostat pour faire tourner la tête aux plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t>
+              <w:t xml:space="preserve">18 èmes journées de la mesure et de la métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Centre Bretagne-Normandie,, Oct 2025, Saint-Jacut-de-la-mer, France. page 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096720v1</w:t>
+                <w:t xml:space="preserve">hal-05362869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un clinostat pour faire tourner la tête aux plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of drought speed and intensity on key physiological traits leading to leaf cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes journées de la mesure et de la métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Centre Bretagne-Normandie,, Oct 2025, Saint-Jacut-de-la-mer, France. page 28</w:t>
+              <w:t xml:space="preserve">Sixth Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362869v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological mechanisms of drought-induced leaf cell death: the role of stress speed and intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre J. H. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'École Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, May 2025, Clermont-Ferrand, France</w:t>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technique optique pour suivre la cavitation des arbres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Mantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Torres-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,64 +1700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,64 +1963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées de la mesure et de la métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, St Pierre d'Oléron, France. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2242,230 +2242,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of cooling and drying of animal feed pellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Le Raspberry Pi ; un nano-ordinateur au service de la science et de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rocca - Polimeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Mesure et de la Métrologie J2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stella-Plage, France. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524848v1</w:t>
+                <w:t xml:space="preserve">hal-02738725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Raspberry Pi ; un nano-ordinateur au service de la science et de l'enseignement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Rocca - Polimeni</w:t>
+                <w:t xml:space="preserve">Modelling of cooling and drying of animal feed pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Mesure et de la Métrologie J2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stella-Plage, France. pp.58</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738725v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une gestion de produits chimiques par code‐barres.</w:t>
               </w:r>
@@ -2954,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Blackman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca - Polimeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Blackman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca - Polimeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>