--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -197,261 +197,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key hydraulic traits control the dynamics of plant dehydration in four contrasting tree species during drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1772-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403751v1</w:t>
+                <w:t xml:space="preserve">hal-04533801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key hydraulic traits control the dynamics of plant dehydration in four contrasting tree species during drought</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La technique optique pour suivre l'embolie estivale des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Marylou Mantova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (10), pp.1772-1783. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, régulier 02 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533801v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the xylem vulnerability to embolism in Populus tremula x alba relies on pit quantity properties rather than on pit structure</w:t>
               </w:r>
@@ -565,394 +565,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, 9 p</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011739v1</w:t>
+                <w:t xml:space="preserve">hal-02960192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serre</w:t>
+                <w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Hitmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (6), pp.1584-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960192v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DroughtBox: A new tool for phenotyping residual branch conductance and its temperature dependence during drought</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La DROUGHT-BOX, un nouvel outil pour mesurer les cinétiques de transpiration résiduelle des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625372v1</w:t>
+                <w:t xml:space="preserve">hal-03011739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of cooling and drying of pellets for animal feed</w:t>
               </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technique optique pour suivre la cavitation des arbres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Mantova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Torres-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1681,346 +1681,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
+                <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Cartailler</w:t>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Gaillard</w:t>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
+              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308945v1</w:t>
+                <w:t xml:space="preserve">hal-02307759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical determinants of plasticity of xylem resistance to cavitation in Populus tremula x alba</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Souchal</w:t>
+                <w:t xml:space="preserve">Loic Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Padova. ITA., Sep 2019, Padoue, Italy. pp.17</w:t>
+              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307759v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DROUGHT(1)-BOX pour mesurer les cinétiques de transpiration résiduelle des arbres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cartailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e journées de la mesure et de la métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, St Pierre d'Oléron, France. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2242,230 +2242,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Raspberry Pi ; un nano-ordinateur au service de la science et de l'enseignement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Rocca - Polimeni</w:t>
+                <w:t xml:space="preserve">Modelling of cooling and drying of animal feed pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rouchouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de la Mesure et de la Métrologie J2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stella-Plage, France. pp.58</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738725v1</w:t>
+                <w:t xml:space="preserve">hal-01524848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of cooling and drying of animal feed pellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Le Raspberry Pi ; un nano-ordinateur au service de la science et de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rocca - Polimeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de la Mesure et de la Métrologie J2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stella-Plage, France. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524848v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une gestion de produits chimiques par code‐barres.</w:t>
               </w:r>
@@ -2565,64 +2565,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of xylem vulnerability to cavitation and its structural determinants in Populus tremula x alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Blackman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca - Polimeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057164v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Blackman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Billon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Torres-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141908v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Billon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hitmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13750" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rouchouse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1323760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rocca - Polimeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. H. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Souchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cartailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouchouse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Perre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>