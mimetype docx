--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1964,260 +1964,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00455807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banzai: A Java Framework for the Implementation of High-Performance Servers</w:t>
+                <w:t xml:space="preserve">On Defining Quality Based Grammar Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Crepinsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Forax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaz Kosar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing, (SAC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Honolulu, Hawaii, USA, United States. pp.1903-1909</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Advances in Programming Languages (WAPL'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, United States. pp.651-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620321v1</w:t>
+                <w:t xml:space="preserve">hal-00620318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Defining Quality Based Grammar Metrics</w:t>
+                <w:t xml:space="preserve">Banzai: A Java Framework for the Implementation of High-Performance Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Forax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Loyauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Advances in Programming Languages (WAPL'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, United States. pp.651-658</w:t>
+              <w:t xml:space="preserve">24th Annual ACM Symposium on Applied Computing, (SAC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Honolulu, Hawaii, USA, United States. pp.1903-1909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620318v1</w:t>
+                <w:t xml:space="preserve">hal-00620321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatoo: a Java efficient parser generator</w:t>
               </w:r>
@@ -2292,299 +2292,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofic Trace of a Cellular Automaton</w:t>
+                <w:t xml:space="preserve">Towards a Rice Theorem on Traces of Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
+              <w:t xml:space="preserve">32th International Symposium on Mathematical Foundations of Computer Science (MFCS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Český Krumlov, Czech Republic, Czech Republic. pp.310-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135811v1</w:t>
+                <w:t xml:space="preserve">hal-00620284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofic trace subshift of a cellular automaton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sofic Trace of a Cellular Automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cervelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Formenti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
+              <w:t xml:space="preserve">CiE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310526v1</w:t>
+                <w:t xml:space="preserve">hal-00135811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Rice Theorem on Traces of Cellular Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sofic trace subshift of a cellular automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Symposium on Mathematical Foundations of Computer Science (MFCS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Český Krumlov, Czech Republic, Czech Republic. pp.310-319</w:t>
+              <w:t xml:space="preserve">Computability in Europe (CiE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Siena, Italy. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620284v1</w:t>
+                <w:t xml:space="preserve">hal-00310526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatoo: An innovative Parser Generator</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levy Patey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Patey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.08.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Loyaut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Crepinsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Kosar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mernik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS1002309C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Borello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43951-7_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164086v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levy Patey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Patey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.08.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Loyaut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Crepinsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Kosar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mernik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS1002309C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Borello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43951-7_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164086v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>