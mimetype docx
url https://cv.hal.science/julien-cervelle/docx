--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -943,238 +943,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple implementation of grammar libraries</w:t>
+                <w:t xml:space="preserve">From sandpiles to sand automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roussel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 381 (1-3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.03.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619702v1</w:t>
+                <w:t xml:space="preserve">hal-00310905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sandpiles to sand automata</w:t>
+                <w:t xml:space="preserve">A simple implementation of grammar libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cervelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Masson</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Forax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (2), pp.65-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00310905v1</w:t>
+                <w:t xml:space="preserve">hal-00619702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results about the chaotic behavior of cellular automata</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levy Patey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Patey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.08.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Loyaut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Crepinsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Kosar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mernik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS1002309C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619702v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Borello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43951-7_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164086v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cervelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Levy Patey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Patey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2023.27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Asarin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Degorre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.08.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312577v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dennunzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-874" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Forax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Loyaut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Crepinsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Kosar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mernik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS1002309C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.03.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLXLZ0H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cegielski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lafitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Borello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43951-7_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164086v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>