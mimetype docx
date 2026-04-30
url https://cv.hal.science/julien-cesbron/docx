--- v1 (2026-03-29)
+++ v2 (2026-04-30)
@@ -253,438 +253,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t>
+                <w:t xml:space="preserve">Single Level Fast Multipole Method for frictionless rough contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Quezada</w:t>
+                <w:t xml:space="preserve">Claudia Stiebritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Hammoud</w:t>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexin Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.109810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012160v1</w:t>
+                <w:t xml:space="preserve">hal-05210230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correction model for the noise emissions of light electric vehicles during acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Quezada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Baclet</w:t>
+                <w:t xml:space="preserve">Dexin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110713⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023958v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Level Fast Multipole Method for frictionless rough contact problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A correction model for the noise emissions of light electric vehicles during acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Baclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Stiebritz</w:t>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+                <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286, pp.109810. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.110713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210230v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the relationship between rear-of-wheel particle emissions and close-proximity tire/road noise of a passenger car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguide finite element modelling for broadband vibration analysis of rotating and prestressed circular structures: Application to tyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 543, pp.117361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,51 +982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life E-VIA: Prototypal Low-Noise Road Surface for the Reduction of Electric Vehicle Rolling Noise in Urban Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Methodology to Recover Road Surface Height Maps from Illuminated Scene through Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,51 +1233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road surface influence on electric vehicle noise emission at urban speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory for Validation of Rolling-Resistance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyre/road noise: A piston approach for CFD modeling of air volume variation in a cylindrical road cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bou Leba Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit de roulement automobile : influence du revêtement de chaussée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso Ledee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, BR2060V2, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,278 +1811,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Normal Contact Force Between a Rolling Pneumatic Tyre and a Single Asperity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Correlation between tyre/road noise levels measured by the Coast-By and the Close-ProXimity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bérengier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825117500818⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621417v1</w:t>
+                <w:t xml:space="preserve">hal-01522678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between tyre/road noise levels measured by the Coast-By and the Close-ProXimity methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Normal Contact Force Between a Rolling Pneumatic Tyre and a Single Asperity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Fang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klein</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bérengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126, pp.36-46. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825117500818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522678v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the in-plan distribution of asperities on the normal contact of periodically rough surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qichang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,51 +2155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new formulation for solving 3-D time dependent rolling contact problems of a rigid body on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q H Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,472 +2240,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical estimation of low frequency tyre/road noise from numerical contact forces</w:t>
+                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tyre dynamic contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dubois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (5-6), pp.284-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2013.849483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914418v1</w:t>
+                <w:t xml:space="preserve">hal-00949276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyre/road noise: Influence of multi-asperity road surface properties on tyre-road contact stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Statistical estimation of low frequency tyre/road noise from numerical contact forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise Control Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4), pp.400-406. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (9), pp.1085-1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/1/3761034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914413v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tyre dynamic contact problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tyre/road noise: Influence of multi-asperity road surface properties on tyre-road contact stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (5-6), pp.284-303. </w:t>
+              <w:t xml:space="preserve">Noise Control Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.400-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2013.849483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/1/3761034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949276v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of tyre/road contact pressures using a multi-asperity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillame Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.84-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2739,90 +2739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-scale approach for rough frictionless multi-indentation on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 272 (1), pp 69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,51 +2868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact analysis of road aggregate with friction using a direct numerical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2944,385 +2944,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of tyre/road contact forces in rolling conditions for noise prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of multi-contact on an elastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.07.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791920v1</w:t>
+                <w:t xml:space="preserve">hal-01007123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of multi-contact on an elastic half-space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental study of tyre/road contact forces in rolling conditions for noise prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 320, pp 125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.11.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007123v1</w:t>
+                <w:t xml:space="preserve">hal-04791920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for computing the indentation of a rigid body of arbitrary shape on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (7), pp.1194-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,103 +3356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of road structure on tyre/road contact in static conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (4), pp.689-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3512,260 +3512,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'effet de réflexion acoustique de la carrosserie du véhicule et des structures supports sur la mesure en continu du bruit de roulement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation acoustique et évaluation in situ d'une chaussée urbaine démontable à surface fonctionnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Hussein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210822v1</w:t>
+                <w:t xml:space="preserve">hal-05210817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation acoustique et évaluation in situ d'une chaussée urbaine démontable à surface fonctionnalisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'effet de réflexion acoustique de la carrosserie du véhicule et des structures supports sur la mesure en continu du bruit de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210817v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguide finite element modelling for broadband vibration analysis of tyres including rotation and prestress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering - Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Noise Control Engineering (I-INCE); Société Française d'Acoustique (SFA), Aug 2024, Nantes, France. pp.2175-2182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3799,64 +3799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a permeable removable urban pavement for a higher sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of in-situ acoustical performance of a removable urban pavement with a porous top layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,51 +3985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering - Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Noise Control Engineering (I-INCE); Société Française d'Acoustique (SFA), Aug 2024, Nantes, France. pp.3055-3066, </w:t>
@@ -4061,329 +4061,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining removable urban pavement: a modular solution for versatile urban streets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental noise from alerting signals (AVAS) of electric vehicles: comparison with noise prediction models at urban speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe PIARC World Road Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.751-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416491v1</w:t>
+                <w:t xml:space="preserve">hal-04487359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous top layer optimization of cement concrete slabs for tyre/road noise reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d’une chaussée urbaine démontable poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022, 51st International Congress and Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC; AUGC, May 2023, Gif sur Yvette, France. pp.964-974</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355646v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une chaussée urbaine démontable poreuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Draining removable urban pavement: a modular solution for versatile urban streets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,976 +4395,980 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFGC; AUGC, May 2023, Gif sur Yvette, France. pp.964-974</w:t>
+              <w:t xml:space="preserve">XXVIIe PIARC World Road Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414443v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Permeable Removable Urban Pavement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Porous top layer optimization of cement concrete slabs for tyre/road noise reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Concrete Roads</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2022, 51st International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.1206-1213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354455v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On site acoustical characterization of a removable urban pavement with functionalized surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Lelong</w:t>
+                <w:t xml:space="preserve">Development of a Permeable Removable Urban Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Inter.noise conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Concrete Roads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355542v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental noise from alerting signals (AVAS) of electric vehicles: comparison with noise prediction models at urban speeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+                <w:t xml:space="preserve">On site acoustical characterization of a removable urban pavement with functionalized surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Capatina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.751-757, </w:t>
+              <w:t xml:space="preserve">52nd Inter.noise conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba greater Tokyo, Japan. pp.841-852, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487359v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du revêtement routier sur l’émission acoustique des véhicules électriques en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In-tire load estimation for autonomous vehicle safe driving strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gary</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">AIIT 3rd International Conference on Transport Infrastructure and Systems (TIS ROMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIIT, Sep 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848303v1</w:t>
+                <w:t xml:space="preserve">hal-04441772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einfluss von Reifen- und Betriebsparametern auf das Reifen-/Fahrbahngeräusch unter Drehmoment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of electric vehicle noise sources on low-noise road surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA 2022 - 48. Jahrestagung für Akustik, 21. - 24. März 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, STUTTGART, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, GLASGOW, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656957v1</w:t>
+                <w:t xml:space="preserve">hal-03772183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric vehicle noise sources on low-noise road surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+                <w:t xml:space="preserve">Influence du revêtement routier sur l’émission acoustique des véhicules électriques en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, GLASGOW, France. 12 p</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772183v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-tire load estimation for autonomous vehicle safe driving strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Einfluss von Reifen- und Betriebsparametern auf das Reifen-/Fahrbahngeräusch unter Drehmoment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Hoever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achillefs Tsotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIIT 3rd International Conference on Transport Infrastructure and Systems (TIS ROMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIIT, Sep 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">DAGA 2022 - 48. Jahrestagung für Akustik, 21. - 24. März 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, STUTTGART, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441772v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-level Fast Multipole Method for frictionless rough contact problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stiebritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5393,90 +5393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution environnementale des signaux d’alerte (AVAS) des véhicules électriques : confrontation aux modèles de prévision sonore aux vitesses urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,90 +5501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing tyre/road noise under torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Hoever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achillefs Tsotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-noise 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, GLASGOW, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5635,51 +5635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical characterization of low-noise prototype asphalt concretes for electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,632 +5853,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical assessment of road surfaces at urban and peri-urban speeds by simultaneous Coast-By and Close-ProXimity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">LIFE E-VIA : contrôle du bruit des véhicules électriques par optimisation de l'interaction pneumatique-chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JTVA 2020, Journées techniques Acoustique et vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139477v1</w:t>
+                <w:t xml:space="preserve">hal-02873394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Coast-By tyre/road noise levels at peri-urban and urban speeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustical assessment of road surfaces at urban and peri-urban speeds by simultaneous Coast-By and Close-ProXimity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2020 : Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0490⟩</w:t>
+              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242431v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Air pumping in a Road Cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prediction of Coast-By tyre/road noise levels at peri-urban and urban speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0119⟩</w:t>
+              <w:t xml:space="preserve">FA 2020 : Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp.2811-2818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139479v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in-tire circumferential strain signature using Rayleigh-scattering fiber optic technology : Preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Air pumping in a Road Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bou Leba Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena TRA 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp.2513-2519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486233v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE E-VIA : contrôle du bruit des véhicules électriques par optimisation de l'interaction pneumatique-chaussée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+                <w:t xml:space="preserve">Static in-tire circumferential strain signature using Rayleigh-scattering fiber optic technology : Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTVA 2020, Journées techniques Acoustique et vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Transport Research Arena TRA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Helsinski, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873394v2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of pressure variation in a road cavity with volume variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bou Leba Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6510,247 +6510,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle base de données texture/bruit pour la prévision du bruit de contact pneumatique/chaussée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ODSURF project: modelling and experimental optimization of low noise pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klein</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Gusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016, 13e Congrès Français d'Acoustique, 20e colloque VIbrations, SHocks and NOise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, LE MANS, France. 7p</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358993v1</w:t>
+                <w:t xml:space="preserve">hal-01358970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODSURF project: modelling and experimental optimization of low noise pavements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle base de données texture/bruit pour la prévision du bruit de contact pneumatique/chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Gusia</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
+              <w:t xml:space="preserve">CFA 2016, 13e Congrès Français d'Acoustique, 20e colloque VIbrations, SHocks and NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, LE MANS, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358970v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D envelopment procedure for tyre belt radiated noise level prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6775,51 +6775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Characterization of a Full Scale Poroelastic Test Section in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Bergiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,64 +6857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODSURF Project: modelling and experimental optimization of low noise pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Johann Gusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6952,90 +6952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic contact law between a rolling pneumatic tyre and a single asperity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7060,51 +7060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On site acoustic characterization of optimized very thin asphalt concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements on poroelastic test slabs from full scale test sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Bendtsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7263,77 +7263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal testing and finite element modelling of a reduced-sized tyre for rolling contact investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Bendtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, CRACOVIE, Poland. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, MELBOURNE, Australia. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7721,77 +7721,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Franco-Vietnamienne, CIGOS-2013, Construction et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7855,51 +7855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Austria. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7918,1430 +7918,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency statistical estimation of rolling noise from numerical tyre/road contact pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast algorithm for computing dynamic tyre road contact forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dubois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810621v1</w:t>
+                <w:t xml:space="preserve">hal-00782242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast algorithm for computing dynamic tyre road contact forces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low frequency statistical estimation of rolling noise from numerical tyre/road contact pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 4123-4128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782242v1</w:t>
+                <w:t xml:space="preserve">hal-00850638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency statistical estimation of rolling noise from numerical tyre/road contact pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, France. pp 4123-4128</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850638v1</w:t>
+                <w:t xml:space="preserve">hal-00810621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between contact model quantities and tyre/road noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A multi-asperity tyre/road contact model for rolling noise prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636950v1</w:t>
+                <w:t xml:space="preserve">hal-00637487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relations between contact model quantities and tyre/road noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2011, 10e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Presqu'île de Giens, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668511v1</w:t>
+                <w:t xml:space="preserve">hal-00636950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-asperity tyre/road contact model for rolling noise prediction</w:t>
+                <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dubois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+              <w:t xml:space="preserve">CSMA 2011, 10e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Presqu'île de Giens, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637487v1</w:t>
+                <w:t xml:space="preserve">hal-00668511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636947v1</w:t>
+                <w:t xml:space="preserve">hal-00537197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527575v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537197v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France. 6p</w:t>
+              <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636939v1</w:t>
+                <w:t xml:space="preserve">hal-00636947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependance of the contact area on the velocity of a rolling tire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cesbron</w:t>
+                <w:t xml:space="preserve">Experimental study of dynamical contact forces for tyre/road noise application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNoise 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 1635-1640</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - Euronoise 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387386v1</w:t>
+                <w:t xml:space="preserve">hal-01008196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dynamical contact forces for tyre/road noise application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Dependance of the contact area on the velocity of a rolling tire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - Euronoise 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroNoise 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 1635-1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008196v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified prediction of contact forces for tire-road noise modeling : theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9366,103 +9366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of contact stresses for tyre-road noise modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9487,77 +9487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la prévision des efforts de contact pneumatique/chaussée pour la réduction du bruit routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,64 +9640,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit de roulement automobile : influence du revêtement de chaussée. In Bruits et Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit de roulement automobile : influence du revêtement de chaussée. In Bruits et Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TECHNIQUES DE L'INGENIEUR, 25p, 2013, Coll. Environnement - Sécurité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9754,64 +9754,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE E-VIA: Prototype implementation and tyre/road noise performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,64 +9872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE E-VIA : Review on electric vehicles and their noise emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9994,51 +9994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling resistance modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10073,64 +10073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODSurf : Modélisation et réalisation d'une couche de roulement de chaussée optimisée, dense et peu bruyante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Bergiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 67p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10364,51 +10364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E94226"/>
+    <w:nsid w:val="40945EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10595,51 +10595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-cesbron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-909X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121411176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212072240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358779056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5651-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stiebritz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Le&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Leandri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2021-0017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ropert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825121501167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bou Leba Bassil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso Ledee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Fang Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houanoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406216646603" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ping Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q H Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1/3761034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.07.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M2SD39-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hussein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04723878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33593/wbzwb418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3269" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0166" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Capatina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0613" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoever" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achillefs Tsotras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G. Pratico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fedele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0192" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242431v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04486233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873394v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gusia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Bergiers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johann Gusia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Clairet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Skov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bendtsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915780v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bendtsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kalman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850638v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637487v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Yin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Hou&#233;dec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cerezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luzzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Busa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfrancesco Colucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-cesbron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-909X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121411176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212072240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358779056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5651-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stiebritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109810" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Le&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Leandri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2021-0017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ropert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825121501167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bou Leba Bassil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso Ledee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Fang Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500818" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houanoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406216646603" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ping Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q H Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1/3761034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.07.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M2SD39-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hussein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04723878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33593/wbzwb418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3269" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Capatina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0135" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoever" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achillefs Tsotras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G. Pratico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fedele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873394v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242431v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0119" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04486233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gusia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Bergiers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johann Gusia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Clairet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Skov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bendtsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915780v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bendtsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kalman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810621v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Yin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Hou&#233;dec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cerezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luzzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Busa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfrancesco Colucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>