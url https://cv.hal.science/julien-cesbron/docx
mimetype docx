--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -253,438 +253,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Level Fast Multipole Method for frictionless rough contact problems</w:t>
+                <w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Stiebritz</w:t>
+                <w:t xml:space="preserve">Juan Carlos Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+                <w:t xml:space="preserve">Oussama Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dexin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109810⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210230v1</w:t>
+                <w:t xml:space="preserve">hal-05012160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced discrete element analysis of tyre – pavement interactions on textured bituminous surfaces based on the French wheel tracking test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A correction model for the noise emissions of light electric vehicles during acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexin Liu</w:t>
+                <w:t xml:space="preserve">Sacha Baclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Hammoum</w:t>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chazallon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rumpler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2025.2482882⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.110713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012160v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A correction model for the noise emissions of light electric vehicles during acceleration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Single Level Fast Multipole Method for frictionless rough contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Stiebritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, pp.110713. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.109810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023958v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the relationship between rear-of-wheel particle emissions and close-proximity tire/road noise of a passenger car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguide finite element modelling for broadband vibration analysis of rotating and prestressed circular structures: Application to tyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 543, pp.117361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,51 +982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life E-VIA: Prototypal Low-Noise Road Surface for the Reduction of Electric Vehicle Rolling Noise in Urban Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,51 +1116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Methodology to Recover Road Surface Height Maps from Illuminated Scene through Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,51 +1233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road surface influence on electric vehicle noise emission at urban speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory for Validation of Rolling-Resistance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyre/road noise: A piston approach for CFD modeling of air volume variation in a cylindrical road cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bou Leba Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit de roulement automobile : influence du revêtement de chaussée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso Ledee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, BR2060V2, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,278 +1811,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between tyre/road noise levels measured by the Coast-By and the Close-ProXimity methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Normal Contact Force Between a Rolling Pneumatic Tyre and a Single Asperity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Fang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klein</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bérengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825117500818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522678v1</w:t>
+                <w:t xml:space="preserve">hal-01621417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Normal Contact Force Between a Rolling Pneumatic Tyre and a Single Asperity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Correlation between tyre/road noise levels measured by the Coast-By and the Close-ProXimity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bérengier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.36-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825117500818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621417v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the in-plan distribution of asperities on the normal contact of periodically rough surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qichang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,51 +2155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new formulation for solving 3-D time dependent rolling contact problems of a rigid body on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q H Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,472 +2240,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tyre dynamic contact problems</w:t>
+                <w:t xml:space="preserve">Statistical estimation of low frequency tyre/road noise from numerical contact forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabie Meftah</w:t>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17797179.2013.849483⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (9), pp.1085-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949276v1</w:t>
+                <w:t xml:space="preserve">hal-00914418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical estimation of low frequency tyre/road noise from numerical contact forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Tyre/road noise: Influence of multi-asperity road surface properties on tyre-road contact stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (9), pp.1085-1093. </w:t>
+              <w:t xml:space="preserve">Noise Control Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.400-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/1/3761034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914418v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyre/road noise: Influence of multi-asperity road surface properties on tyre-road contact stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A fast method for computing convolutions with structural Green's functions: application to tyre dynamic contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise Control Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4), pp.400-406. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (5-6), pp.284-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/1/3761034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2013.849483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914413v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of tyre/road contact pressures using a multi-asperity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillame Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.84-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2739,90 +2739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-scale approach for rough frictionless multi-indentation on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 272 (1), pp 69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,51 +2868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact analysis of road aggregate with friction using a direct numerical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2944,385 +2944,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of multi-contact on an elastic half-space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental study of tyre/road contact forces in rolling conditions for noise prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré P. Yin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 320, pp 125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.11.003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007123v1</w:t>
+                <w:t xml:space="preserve">hal-04791920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of tyre/road contact forces in rolling conditions for noise prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of multi-contact on an elastic half-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2008.07.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791920v1</w:t>
+                <w:t xml:space="preserve">hal-01007123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new algorithm for computing the indentation of a rigid body of arbitrary shape on a viscoelastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (7), pp.1194-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,103 +3356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of road structure on tyre/road contact in static conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (4), pp.689-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation acoustique et évaluation in situ d'une chaussée urbaine démontable à surface fonctionnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,51 +3639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'effet de réflexion acoustique de la carrosserie du véhicule et des structures supports sur la mesure en continu du bruit de roulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3721,51 +3721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguide finite element modelling for broadband vibration analysis of tyres including rotation and prestress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress and Exposition on Noise Control Engineering - Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Noise Control Engineering (I-INCE); Société Française d'Acoustique (SFA), Aug 2024, Nantes, France. pp.2175-2182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3933,51 +3933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of in-situ acoustical performance of a removable urban pavement with a porous top layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,181 +4061,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental noise from alerting signals (AVAS) of electric vehicles: comparison with noise prediction models at urban speeds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’une chaussée urbaine démontable poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFGC; AUGC, May 2023, Gif sur Yvette, France. pp.964-974</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487359v1</w:t>
+                <w:t xml:space="preserve">hal-04414443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une chaussée urbaine démontable poreuse</w:t>
+                <w:t xml:space="preserve">Draining removable urban pavement: a modular solution for versatile urban streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
@@ -4270,1105 +4265,1110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFGC; AUGC, May 2023, Gif sur Yvette, France. pp.964-974</w:t>
+              <w:t xml:space="preserve">XXVIIe PIARC World Road Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414443v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draining removable urban pavement: a modular solution for versatile urban streets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous top layer optimization of cement concrete slabs for tyre/road noise reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sedran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe PIARC World Road Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2022, 51st International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom. pp.1206-1213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416491v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous top layer optimization of cement concrete slabs for tyre/road noise reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Permeable Removable Urban Pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gennesseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2022, 51st International Congress and Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Concrete Roads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355646v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Permeable Removable Urban Pavement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Waligora</w:t>
+                <w:t xml:space="preserve">On site acoustical characterization of a removable urban pavement with functionalized surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Concrete Roads</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Inter.noise conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba greater Tokyo, Japan. pp.841-852, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2023_0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354455v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On site acoustical characterization of a removable urban pavement with functionalized surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental noise from alerting signals (AVAS) of electric vehicles: comparison with noise prediction models at urban speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Inter.noise conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Chiba greater Tokyo, Japan. pp.841-852, </w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.751-757, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2023_0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355542v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-tire load estimation for autonomous vehicle safe driving strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence du revêtement routier sur l’émission acoustique des véhicules électriques en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIIT 3rd International Conference on Transport Infrastructure and Systems (TIS ROMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIIT, Sep 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441772v1</w:t>
+                <w:t xml:space="preserve">hal-03848303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric vehicle noise sources on low-noise road surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Einfluss von Reifen- und Betriebsparametern auf das Reifen-/Fahrbahngeräusch unter Drehmoment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Hoever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achillefs Tsotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, GLASGOW, France. 12 p</w:t>
+              <w:t xml:space="preserve">DAGA 2022 - 48. Jahrestagung für Akustik, 21. - 24. März 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, STUTTGART, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772183v1</w:t>
+                <w:t xml:space="preserve">hal-03656957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du revêtement routier sur l’émission acoustique des véhicules électriques en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In-tire load estimation for autonomous vehicle safe driving strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gary</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">AIIT 3rd International Conference on Transport Infrastructure and Systems (TIS ROMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIIT, Sep 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848303v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einfluss von Reifen- und Betriebsparametern auf das Reifen-/Fahrbahngeräusch unter Drehmoment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of electric vehicle noise sources on low-noise road surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA 2022 - 48. Jahrestagung für Akustik, 21. - 24. März 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, STUTTGART, Germany. 4 p</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, GLASGOW, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656957v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-level Fast Multipole Method for frictionless rough contact problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stiebritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajasekar Gopalsamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré P. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5393,90 +5393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution environnementale des signaux d’alerte (AVAS) des véhicules électriques : confrontation aux modèles de prévision sonore aux vitesses urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,90 +5501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing tyre/road noise under torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Hoever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achillefs Tsotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-noise 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, GLASGOW, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,882 +5603,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle wheel load estimation with fiber optical contact patch elongation measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acoustical characterization of low-noise prototype asphalt concretes for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Betaille</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo G. Pratico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETRA 2020, 6th International Conference on Road and Rail Infrastructure - Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Pula, France. 8p</w:t>
+              <w:t xml:space="preserve">Euronoise 2021 (e-Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262595v1</w:t>
+                <w:t xml:space="preserve">hal-03423303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical characterization of low-noise prototype asphalt concretes for electric vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vehicle wheel load estimation with fiber optical contact patch elongation measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rosario Fedele</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise 2021 (e-Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t>
+              <w:t xml:space="preserve">CETRA 2020, 6th International Conference on Road and Rail Infrastructure - Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Pula, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423303v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE E-VIA : contrôle du bruit des véhicules électriques par optimisation de l'interaction pneumatique-chaussée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acoustical assessment of road surfaces at urban and peri-urban speeds by simultaneous Coast-By and Close-ProXimity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTVA 2020, Journées techniques Acoustique et vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873394v2</w:t>
+                <w:t xml:space="preserve">hal-03139477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical assessment of road surfaces at urban and peri-urban speeds by simultaneous Coast-By and Close-ProXimity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction of Coast-By tyre/road noise levels at peri-urban and urban speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FA 2020 : Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp.2811-2818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03139477v1</w:t>
+                <w:t xml:space="preserve">hal-03242431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Coast-By tyre/road noise levels at peri-urban and urban speeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Air pumping in a Road Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bou Leba Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FA 2020 : Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp.2513-2519, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03242431v2</w:t>
+                <w:t xml:space="preserve">hal-03139479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Air pumping in a Road Cavity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Static in-tire circumferential strain signature using Rayleigh-scattering fiber optic technology : Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-FA2020, 9th Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Research Arena TRA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Helsinski, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03139479v1</w:t>
+                <w:t xml:space="preserve">hal-04486233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in-tire circumferential strain signature using Rayleigh-scattering fiber optic technology : Preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
+                <w:t xml:space="preserve">LIFE E-VIA : contrôle du bruit des véhicules électriques par optimisation de l'interaction pneumatique-chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena TRA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Helsinski, Finland</w:t>
+              <w:t xml:space="preserve">JTVA 2020, Journées techniques Acoustique et vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486233v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of pressure variation in a road cavity with volume variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bou Leba Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6510,247 +6510,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODSURF project: modelling and experimental optimization of low noise pavements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle base de données texture/bruit pour la prévision du bruit de contact pneumatique/chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Gusia</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
+              <w:t xml:space="preserve">CFA 2016, 13e Congrès Français d'Acoustique, 20e colloque VIbrations, SHocks and NOise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, LE MANS, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358970v1</w:t>
+                <w:t xml:space="preserve">hal-01358993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle base de données texture/bruit pour la prévision du bruit de contact pneumatique/chaussée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ODSURF project: modelling and experimental optimization of low noise pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klein</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Gusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2016, 13e Congrès Français d'Acoustique, 20e colloque VIbrations, SHocks and NOise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, LE MANS, France. 7p</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358993v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D envelopment procedure for tyre belt radiated noise level prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6769,273 +6769,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Characterization of a Full Scale Poroelastic Test Section in Belgium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ODSURF Project: modelling and experimental optimization of low noise pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneleen Bergiers</w:t>
+                <w:t xml:space="preserve">Peter Johann Gusia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
+              <w:t xml:space="preserve">INTERNOISE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358885v1</w:t>
+                <w:t xml:space="preserve">hal-01357685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODSURF Project: modelling and experimental optimization of low noise pavements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In Situ Characterization of a Full Scale Poroelastic Test Section in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Johann Gusia</w:t>
+                <w:t xml:space="preserve">Anneleen Bergiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hambourg, Germany. 12p</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357685v1</w:t>
+                <w:t xml:space="preserve">hal-01358885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic contact law between a rolling pneumatic tyre and a single asperity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2016, 45th International Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, HAMBOURG, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7060,51 +7060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On site acoustic characterization of optimized very thin asphalt concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements on poroelastic test slabs from full scale test sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Bendtsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7263,77 +7263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal testing and finite element modelling of a reduced-sized tyre for rolling contact investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ping Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Houanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Bendtsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, CRACOVIE, Poland. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bent Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, MELBOURNE, Australia. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7721,77 +7721,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Franco-Vietnamienne, CIGOS-2013, Construction et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7855,51 +7855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Austria. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7918,191 +7918,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast algorithm for computing dynamic tyre road contact forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency statistical estimation of rolling noise from numerical tyre/road contact pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Cesbron</w:t>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782242v1</w:t>
+                <w:t xml:space="preserve">hal-00810621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency statistical estimation of rolling noise from numerical tyre/road contact pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,178 +8134,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency statistical estimation of rolling noise from numerical tyre/road contact pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A fast algorithm for computing dynamic tyre road contact forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.4111-4116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810621v1</w:t>
+                <w:t xml:space="preserve">hal-00782242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-asperity tyre/road contact model for rolling noise prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8343,90 +8343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between contact model quantities and tyre/road noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8451,77 +8451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode rapide pour calculer un produit de convolution avec une fonction de Green : application au problème de contact dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hai-Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8553,795 +8553,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537197v1</w:t>
+                <w:t xml:space="preserve">hal-00636947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France. 6p</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636939v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabie Meftah</w:t>
+                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527575v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of tire/road contact forces using an ARMA model of the Green function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabie Meftah</w:t>
+                <w:t xml:space="preserve">Relation entre les paramètres de contact pneumatique/chaussée et le bruit de roulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Duhamel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrations Chocs et Bruit (VCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. 18p</w:t>
+              <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636947v1</w:t>
+                <w:t xml:space="preserve">hal-00636939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dynamical contact forces for tyre/road noise application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Dependance of the contact area on the velocity of a rolling tire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hai-Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2008 - Euronoise 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroNoise 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 1635-1640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008196v1</w:t>
+                <w:t xml:space="preserve">hal-00387386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependance of the contact area on the velocity of a rolling tire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Experimental study of dynamical contact forces for tyre/road noise application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNoise 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 1635-1640</w:t>
+              <w:t xml:space="preserve">Acoustics 2008 - Euronoise 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387386v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified prediction of contact forces for tire-road noise modeling : theoretical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9366,103 +9366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of contact stresses for tyre-road noise modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré P. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9487,77 +9487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la prévision des efforts de contact pneumatique/chaussée pour la réduction du bruit routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,64 +9640,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit de roulement automobile : influence du revêtement de chaussée. In Bruits et Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit de roulement automobile : influence du revêtement de chaussée. In Bruits et Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TECHNIQUES DE L'INGENIEUR, 25p, 2013, Coll. Environnement - Sécurité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9754,64 +9754,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE E-VIA: Prototype implementation and tyre/road noise performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,64 +9872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFE E-VIA : Review on electric vehicles and their noise emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9994,51 +9994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling resistance modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10073,64 +10073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODSurf : Modélisation et réalisation d'une couche de roulement de chaussée optimisée, dense et peu bruyante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,77 +10182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements on the small scale Sterrebeek and full scale Herzele test sections in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Bergiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 67p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10364,51 +10364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40945EED"/>
+    <w:nsid w:val="C199FCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10595,51 +10595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-cesbron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-909X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121411176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212072240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358779056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5651-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stiebritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109810" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Le&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Leandri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2021-0017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ropert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825121501167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bou Leba Bassil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso Ledee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Fang Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500818" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houanoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406216646603" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ping Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q H Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1/3761034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.07.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M2SD39-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hussein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04723878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33593/wbzwb418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3269" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Capatina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354455v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0135" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoever" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achillefs Tsotras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G. Pratico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fedele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873394v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0192" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242431v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139479v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0119" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04486233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gusia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Bergiers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johann Gusia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Clairet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Skov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bendtsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915780v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bendtsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kalman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810621v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537197v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Yin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Hou&#233;dec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cerezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luzzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Busa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfrancesco Colucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-cesbron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7182-909X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121411176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212072240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358779056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5651-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Quezada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hammoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hammoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2025.2482882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Stiebritz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Yin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/rjti-2022-0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo de Le&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Leandri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Losa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176603" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2021-0017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206874" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04273437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ropert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825121501167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bou Leba Bassil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso Ledee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Fang Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825117500818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.05.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Houanoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hai-Ping" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406216646603" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ping Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q H Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.03.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HBDPS2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/1/3761034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Meftah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.849483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillame Dubois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2011.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638047v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.07.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2M2SD39-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2008.07.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C6R1Q18-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; P. Yin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kozhevnikov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2008.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2008.9690145" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hussein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04723878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waligora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33593/wbzwb418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3269" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04355542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2023_0135" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Pallas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Capatina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0613" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoever" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achillefs Tsotras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772183v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05210912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekar Gopalsamy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo G. Pratico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Fedele" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0192" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242431v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04486233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gu&#233;guen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873394v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gusia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467433v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johann Gusia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Bergiers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Clairet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207035v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Skov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bendtsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bent Andersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huong Bui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915780v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bendtsen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kalman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cesbron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008196v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Yin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Hou&#233;dec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914461v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cerezo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luzzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Busa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfrancesco Colucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beguere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>