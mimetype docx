--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -337,295 +337,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of deep-space synchronous two-way laser ranging with a laser transponder aboard Hayabusa2</w:t>
+                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirotomo Noda</w:t>
+                <w:t xml:space="preserve">Nolan Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Senshu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshimichi Otsubo</w:t>
+                <w:t xml:space="preserve">David Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Takeuchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.12.057⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394266v1</w:t>
+                <w:t xml:space="preserve">hal-04237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity Interferometry Observations of the Hα Envelope of γCas with MéO and a Portable Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of deep-space synchronous two-way laser ranging with a laser transponder aboard Hayabusa2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Hirotomo Noda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vernet</w:t>
+                <w:t xml:space="preserve">Hiroki Senshu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hugbart</w:t>
+                <w:t xml:space="preserve">Toshimichi Otsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+                <w:t xml:space="preserve">Hiroshi Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 165 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4196-4209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acb142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2022.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237189v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downlink communication experiments with OSIRISv1 laser terminal onboard Flying Laptop satellite</w:t>
               </w:r>
@@ -1141,533 +1141,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">Histoire de la Télémétrie laser terre-lune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913117v1</w:t>
+                <w:t xml:space="preserve">hal-02913118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la Télémétrie laser terre-lune</w:t>
+                <w:t xml:space="preserve">PML: a generalized monitor of atmospheric turbulence profile with high vertical resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010326⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (25), pp.7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.384504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913118v1</w:t>
+                <w:t xml:space="preserve">hal-02923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML: a generalized monitor of atmospheric turbulence profile with high vertical resolution</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ziad</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lanteri</w:t>
+                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (25), pp.7574. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.384504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923392v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541677v1</w:t>
+                <w:t xml:space="preserve">hal-02913117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized differential image motion monitor</w:t>
               </w:r>
@@ -1930,77 +1930,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (22), pp.6272. </w:t>
@@ -2064,77 +2064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (25), </w:t>
@@ -3115,351 +3115,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Aristidi</w:t>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Artaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dick de Bruijn</w:t>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457378v1</w:t>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Rustom</w:t>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Geraldine Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Dick de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATS: turbulence measurement and forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3651,545 +3651,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Samain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Courde</w:t>
+                <w:t xml:space="preserve">G Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+                <w:t xml:space="preserve">W Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2A, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269437v1</w:t>
+                <w:t xml:space="preserve">hal-03408824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTRAL MULTIPLEXING IN INTENSITY INTERFEROMETRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lai</w:t>
+                <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Labeyrie</w:t>
+                <w:t xml:space="preserve">Etienne Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Guerin</w:t>
+                <w:t xml:space="preserve">Clement Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Vakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Kaiser</w:t>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.118522B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2599371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408824v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: continuous turbulence characterization station for both optical link and astronomical support</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Siebert, K. Baillié, E. Lagadec, N. Lagarde, J. Malzac, J.-B. Marquette, M. N'Diaye, J. Richard, O. Venot, Jun 2021, Online, France. pp.331-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269438v1</w:t>
+                <w:t xml:space="preserve">hal-03628775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
+                <w:t xml:space="preserve">CATS: continuous turbulence characterization station for both optical link and astronomical support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.118522D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2599373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628775v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning as a new approach for optical turbulence forecasting</w:t>
               </w:r>
@@ -4201,64 +4201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alohotsy Rafalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4322,64 +4322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the atmospheric turbulence profile with high vertical resolution with the PML instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fantéi-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,77 +4443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence monitoring at Calern observatory with the Generalised Differential Image Motion Monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,90 +4577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which isoplanatic patch size for high angular resolution techniques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4705,1257 +4705,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring daytime and nighttime optical turbulence profiles with the PML instrument</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giordano</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475443v1</w:t>
+                <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical turbulence forecasting and comparisons with daytime and nighttime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rafalimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Francou</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
+              <w:t xml:space="preserve">AO4ELT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735055v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CATS: a new autonomous station for atmospheric turbulence characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
+              <w:t xml:space="preserve">AO4ELT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743300v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical turbulence forecasting and comparisons with daytime and nighttime measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring daytime and nighttime optical turbulence profiles with the PML instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475473v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: a new autonomous station for atmospheric turbulence characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Renaud</w:t>
+                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475461v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: an autonomous station for atmospheric turbulence characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Study of the local optical turbulence in a 1.5m telescope dome with the INTENSE instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hà Phung Dhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313386⟩</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308202v1</w:t>
+                <w:t xml:space="preserve">hal-02308800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the local optical turbulence in a 1.5m telescope dome with the INTENSE instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Aristidi</w:t>
+                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2312419⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308800v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Turbulence monitoring at the Plateau de Calern with the GDIMM instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Ben Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902571v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence monitoring at the Plateau de Calern with the GDIMM instrument</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">CATS: an autonomous station for atmospheric turbulence characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malak Ben Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.247, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308837v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATS: a new station for a complete characterization of atmospheric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,77 +6006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Calern atmospheric turbulence station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,77 +6127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generalized differential image motion monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dimur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,64 +6306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last upgrades of the CATS station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,51 +6459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giordano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rafalimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ziad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aristidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lanteri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.384504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chab&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Blary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.006272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taha Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bellando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piovella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.829264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.043626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175097v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021689v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. D. de Souza Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.264101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.234101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Caujolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alohotsy Rafalimanana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fant&#233;i-Caujolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562252" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafalimanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475461v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313386" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Giauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; Phung Dhuy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Ben Rahhal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313352" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dimur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05546-6_155-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2015.7425087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giordano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rafalimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ziad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aristidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lanteri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.384504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chab&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Blary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.006272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taha Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bellando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piovella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.829264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.043626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175097v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021689v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. D. de Souza Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.264101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.234101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Caujolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alohotsy Rafalimanana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fant&#233;i-Caujolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562252" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafalimanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Giauffret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; Phung Dhuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Ben Rahhal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313352" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313386" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dimur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05546-6_155-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2015.7425087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>