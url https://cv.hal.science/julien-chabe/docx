--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -739,295 +739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of statistical site learning to improve optical turbulence forecasting</w:t>
+                <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giordano</w:t>
+                <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rafalimanana</w:t>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ziad</w:t>
+                <w:t xml:space="preserve">Stephen Merkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Aristidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">James G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava G. Turyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3709⟩</w:t>
+              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.3dc2e5e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266390v1</w:t>
+                <w:t xml:space="preserve">hal-02939989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of statistical site learning to improve optical turbulence forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">C Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Merkowitz</w:t>
+                <w:t xml:space="preserve">A Rafalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G. Williams</w:t>
+                <w:t xml:space="preserve">A Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slava G. Turyshev</w:t>
+                <w:t xml:space="preserve">E Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 504 (2), pp.1927-1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.3dc2e5e4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939989v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining velocity-dependent Lorentz and $CPT$ violations using lunar laser ranging</w:t>
               </w:r>
@@ -1141,533 +1141,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la Télémétrie laser terre-lune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.26-29. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913118v1</w:t>
+                <w:t xml:space="preserve">hal-02913117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML: a generalized monitor of atmospheric turbulence profile with high vertical resolution</w:t>
+                <w:t xml:space="preserve">Histoire de la Télémétrie laser terre-lune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Aristidi</w:t>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ziad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.384504⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923392v1</w:t>
+                <w:t xml:space="preserve">hal-02913118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+                <w:t xml:space="preserve">PML: a generalized monitor of atmospheric turbulence profile with high vertical resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
+                <w:t xml:space="preserve">Henri Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (25), pp.7574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.384504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541677v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913117v1</w:t>
+                <w:t xml:space="preserve">hal-02541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized differential image motion monitor</w:t>
               </w:r>
@@ -1930,77 +1930,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (22), pp.6272. </w:t>
@@ -2064,77 +2064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (25), </w:t>
@@ -3115,351 +3115,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
+                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Rustom</w:t>
+                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Geraldine Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+                <w:t xml:space="preserve">hal-05457378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Aristidi</w:t>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Artaud</w:t>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick de Bruijn</w:t>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457378v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATS: turbulence measurement and forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Ha Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,286 +3910,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
+                <w:t xml:space="preserve">CATS: continuous turbulence characterization station for both optical link and astronomical support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.118522D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2599373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628775v1</w:t>
+                <w:t xml:space="preserve">hal-03269438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: continuous turbulence characterization station for both optical link and astronomical support</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Siebert, K. Baillié, E. Lagadec, N. Lagarde, J. Malzac, J.-B. Marquette, M. N'Diaye, J. Richard, O. Venot, Jun 2021, Online, France. pp.331-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269438v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning as a new approach for optical turbulence forecasting</w:t>
               </w:r>
@@ -4201,64 +4201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alohotsy Rafalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4322,64 +4322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the atmospheric turbulence profile with high vertical resolution with the PML instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fantéi-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,77 +4443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence monitoring at Calern observatory with the Generalised Differential Image Motion Monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,90 +4577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which isoplanatic patch size for high angular resolution techniques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4705,1257 +4705,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+                <w:t xml:space="preserve">Monitoring daytime and nighttime optical turbulence profiles with the PML instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
+              <w:t xml:space="preserve">AO4ELT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03743300v1</w:t>
+                <w:t xml:space="preserve">hal-02475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical turbulence forecasting and comparisons with daytime and nighttime measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giordano</w:t>
+                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rafalimanana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475473v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: a new autonomous station for atmospheric turbulence characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ziad</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Renaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475461v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring daytime and nighttime optical turbulence profiles with the PML instrument</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Optical turbulence forecasting and comparisons with daytime and nighttime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rafalimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475443v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Francou</w:t>
+                <w:t xml:space="preserve">CATS: a new autonomous station for atmospheric turbulence characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
+              <w:t xml:space="preserve">AO4ELT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735055v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the local optical turbulence in a 1.5m telescope dome with the INTENSE instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CATS: an autonomous station for atmospheric turbulence characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2312419⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308800v1</w:t>
+                <w:t xml:space="preserve">hal-02308202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Study of the local optical turbulence in a 1.5m telescope dome with the INTENSE instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hà Phung Dhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902571v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence monitoring at the Plateau de Calern with the GDIMM instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malak Ben Rahhal</w:t>
+                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313352⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308837v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: an autonomous station for atmospheric turbulence characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Turbulence monitoring at the Plateau de Calern with the GDIMM instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Renaud</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Ben Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.237, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308202v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATS: a new station for a complete characterization of atmospheric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,77 +6006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Calern atmospheric turbulence station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,77 +6127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generalized differential image motion monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dimur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,64 +6306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last upgrades of the CATS station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,51 +6459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giordano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rafalimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ziad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aristidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lanteri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.384504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chab&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Blary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.006272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taha Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bellando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piovella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.829264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.043626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175097v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021689v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. D. de Souza Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.264101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.234101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Caujolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alohotsy Rafalimanana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fant&#233;i-Caujolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562252" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafalimanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Giauffret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; Phung Dhuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Ben Rahhal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313352" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313386" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dimur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05546-6_155-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2015.7425087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rafalimanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ziad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aristidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lanteri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.384504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chab&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Blary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.006272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taha Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bellando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piovella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.829264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.043626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175097v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021689v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. D. de Souza Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.264101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.234101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Caujolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alohotsy Rafalimanana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fant&#233;i-Caujolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562252" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafalimanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475461v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313386" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Giauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; Phung Dhuy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Ben Rahhal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313352" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dimur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05546-6_155-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2015.7425087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>