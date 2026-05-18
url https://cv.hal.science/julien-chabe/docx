--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -739,295 +739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
+                <w:t xml:space="preserve">Contribution of statistical site learning to improve optical turbulence forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
+                <w:t xml:space="preserve">C Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">A Rafalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Merkowitz</w:t>
+                <w:t xml:space="preserve">A Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G. Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slava G. Turyshev</w:t>
+                <w:t xml:space="preserve">E Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.3dc2e5e4⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 504 (2), pp.1927-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939989v1</w:t>
+                <w:t xml:space="preserve">hal-03266390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of statistical site learning to improve optical turbulence forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Science from Lunar Laser Ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giordano</w:t>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rafalimanana</w:t>
+                <w:t xml:space="preserve">Stephen Merkowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ziad</w:t>
+                <w:t xml:space="preserve">James G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Aristidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Slava G. Turyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 504 (2), pp.1927-1938. </w:t>
+              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.3dc2e5e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266390v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining velocity-dependent Lorentz and $CPT$ violations using lunar laser ranging</w:t>
               </w:r>
@@ -1141,533 +1141,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+                <w:t xml:space="preserve">Histoire de la Télémétrie laser terre-lune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.26-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913117v1</w:t>
+                <w:t xml:space="preserve">hal-02913118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la Télémétrie laser terre-lune</w:t>
+                <w:t xml:space="preserve">PML: a generalized monitor of atmospheric turbulence profile with high vertical resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010326⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (25), pp.7574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.384504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913118v1</w:t>
+                <w:t xml:space="preserve">hal-02923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PML: a generalized monitor of atmospheric turbulence profile with high vertical resolution</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ziad</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lanteri</w:t>
+                <w:t xml:space="preserve">Jean‐marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Sebastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (25), pp.7574. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.384504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923392v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First two-way laser ranging to a lunar orbiter: infrared observations from the Grasse station to LRO’s retro-reflector array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EA000785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-020-01243-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541677v1</w:t>
+                <w:t xml:space="preserve">hal-02913117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized differential image motion monitor</w:t>
               </w:r>
@@ -1930,77 +1930,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (22), pp.6272. </w:t>
@@ -2064,77 +2064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Borgnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (25), </w:t>
@@ -3115,351 +3115,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Aristidi</w:t>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Artaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dick de Bruijn</w:t>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457378v1</w:t>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Rustom</w:t>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Geraldine Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Dick de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATS: turbulence measurement and forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical bench development for laser communication OSIRIS mission at Grasse (France) station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Ha Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,286 +3910,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: continuous turbulence characterization station for both optical link and astronomical support</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hugbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Siebert, K. Baillié, E. Lagadec, N. Lagarde, J. Malzac, J.-B. Marquette, M. N'Diaye, J. Richard, O. Venot, Jun 2021, Online, France. pp.331-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269438v1</w:t>
+                <w:t xml:space="preserve">hal-03628775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of intensity interferometry with modern photonic technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. S. G. de Almeida</w:t>
+                <w:t xml:space="preserve">CATS: continuous turbulence characterization station for both optical link and astronomical support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.118522D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2599373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628775v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning as a new approach for optical turbulence forecasting</w:t>
               </w:r>
@@ -4201,64 +4201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alohotsy Rafalimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4322,64 +4322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the atmospheric turbulence profile with high vertical resolution with the PML instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fantéi-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,77 +4443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence monitoring at Calern observatory with the Generalised Differential Image Motion Monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,90 +4577,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which isoplanatic patch size for high angular resolution techniques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4705,1257 +4705,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring daytime and nighttime optical turbulence profiles with the PML instrument</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giordano</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475443v1</w:t>
+                <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical turbulence forecasting and comparisons with daytime and nighttime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rafalimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Francou</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
+              <w:t xml:space="preserve">AO4ELT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735055v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CATS: a new autonomous station for atmospheric turbulence characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
+              <w:t xml:space="preserve">AO4ELT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743300v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical turbulence forecasting and comparisons with daytime and nighttime measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giordano</w:t>
+                <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poncin-Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rafalimanana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">Gérard Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G41A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475473v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: a new autonomous station for atmospheric turbulence characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Monitoring daytime and nighttime optical turbulence profiles with the PML instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Renaud</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475461v1</w:t>
+                <w:t xml:space="preserve">hal-02475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: an autonomous station for atmospheric turbulence characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Study of the local optical turbulence in a 1.5m telescope dome with the INTENSE instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hà Phung Dhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2313386⟩</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308202v1</w:t>
+                <w:t xml:space="preserve">hal-02308800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the local optical turbulence in a 1.5m telescope dome with the INTENSE instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Aristidi</w:t>
+                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrokh Vakili-Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Telescopes VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2312419⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308800v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry revival on the Côte d’Azur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Turbulence monitoring at the Plateau de Calern with the GDIMM instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Ben Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2309491⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902571v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence monitoring at the Plateau de Calern with the GDIMM instrument</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">CATS: an autonomous station for atmospheric turbulence characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malak Ben Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics Systems VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.247, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Austin, France. pp.237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2313352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2313386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308837v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATS: a new station for a complete characterization of atmospheric turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,77 +6006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Calern atmospheric turbulence station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6127,77 +6127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generalized differential image motion monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Fanteï-Caujolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dimur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,64 +6306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last upgrades of the CATS station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,51 +6459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rafalimanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ziad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aristidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010326" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lanteri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.384504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chab&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Blary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.006272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taha Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bellando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piovella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.829264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.043626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175097v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021689v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. D. de Souza Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.264101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.234101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Caujolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alohotsy Rafalimanana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fant&#233;i-Caujolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562252" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafalimanana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475461v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313386" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Giauffret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; Phung Dhuy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Ben Rahhal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313352" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dimur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05546-6_155-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2015.7425087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00287564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Defraigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sheremet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.03.080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Matthews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hugbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acb142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Giggenbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#246;diger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Gai&#223;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.446771" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giordano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rafalimanana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ziad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aristidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Merkowitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava G. Turyshev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.3dc2e5e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.G. Bailey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lanteri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.384504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chab&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fante&#239;-Caujolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgnino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Blary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgnino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.006272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Taha Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bellando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bienaim&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piovella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.043833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouabah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.829264" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemari&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.043626" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175097v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255702" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021689v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.02.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo L. D. de Souza Cavalcante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.264101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.234101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Caujolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giordano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Guerin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vakili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Courde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599371" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628775v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rivet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugbart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vakili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. G. de Almeida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599373" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alohotsy Rafalimanana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562316" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fant&#233;i-Caujolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562130" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122670v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562252" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafalimanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Giauffret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; Phung Dhuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902571v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Vakili-Christensen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309491" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Ben Rahhal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313352" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308202v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313386" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232383" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dimur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021337" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05546-6_155-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2015.7425087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>