--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1262,391 +1262,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042019v1</w:t>
+                <w:t xml:space="preserve">hal-03414346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Méry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414346v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339613v1</w:t>
@@ -1696,51 +1696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.13 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the eastern edge of the kingdom of Aksum: architecture and pottery from Wakarida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building G at Makaynūn: a late pre-Islamic settlement above the ruins of a South Arabian town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation of the Iron Age in Masafi: Recent work by the French Archaeological Mission in the Emirate of Fujairah in the UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Madam and the Archaeology of the Falaj in South East Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,199 +4309,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Adaptation in Arabia: The Role of Hydraulic Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Living in arid environments from prehistoric times to the present day: approaches to the study of refugia and oases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eustathios Chiotis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Purdue, Louise and Charbonnier, Julien and Khalidi, Lamya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Changes in the Holocene: Impacts and Human Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9781351260244</w:t>
+              <w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.9-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821927v1</w:t>
+                <w:t xml:space="preserve">hal-02192834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Living in arid environments from prehistoric times to the present day: approaches to the study of refugia and oases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Adaptation in Arabia: The Role of Hydraulic Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Purdue, Louise and Charbonnier, Julien and Khalidi, Lamya. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eustathios Chiotis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, pp.9-32, 2018</w:t>
+              <w:t xml:space="preserve">Climate Changes in the Holocene: Impacts and Human Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781351260244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192834v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3000 d’histoire agraire sous la palmeraie de Masafi (Émirat de Fujairah)</w:t>
               </w:r>
@@ -4995,64 +4995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6048,64 +6048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des terres arables dans les oasis de montagne : contexte et processus de sédimentation à Masafi (Fujairah, Émirats arabes unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,402 +6258,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01975930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
+                <w:t xml:space="preserve">Evolution de exploitation des sols de l’oasis de Masafi (E.A.U.) depuis l’Age du Fer : premières clés de lecture des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195775v1</w:t>
+                <w:t xml:space="preserve">hal-02195772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de exploitation des sols de l’oasis de Masafi (E.A.U.) depuis l’Age du Fer : premières clés de lecture des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France, France</w:t>
+              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195772v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195770v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of oasis farming: past resilience in the oasis of Dhayah (U.A.E.)</w:t>
               </w:r>
@@ -6678,51 +6678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden waters? Diachronic study of artesian springs and wells in Masafi (UAE),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,51 +7118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Londres, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7213,51 +7213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water History International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Delft, Pays Bas, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7358,221 +7358,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient irrigated agriculture at Masafi : First results of a program of geo-archaeological research under the palm grove UAE conference</w:t>
+                <w:t xml:space="preserve">À l'ombre des palmiers : gestion du temps et partage de l'eau dans l'oasis d'Âdam (Sultanat d'Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and life in Arabia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195719v1</w:t>
+                <w:t xml:space="preserve">hal-01024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'ombre des palmiers : gestion du temps et partage de l'eau dans l'oasis d'Âdam (Sultanat d'Oman)</w:t>
+                <w:t xml:space="preserve">Ancient irrigated agriculture at Masafi : First results of a program of geo-archaeological research under the palm grove UAE conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-70</w:t>
+              <w:t xml:space="preserve">Water and life in Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024498v1</w:t>
+                <w:t xml:space="preserve">hal-02195719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafi, une oasis dans les montagnes d’al-Hajar (E.A.U)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8058,51 +8058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des recherches effectuées pendant l’hiver 2017-2018 par la Mission archéologique française aux Emirats arabes unis. Rapport du 11 Octobre 2019 pour la Commission des fouilles - Ministère des affaires étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8475,51 +8475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8644,51 +8644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire des puits et des sources de Masafi (3-13 décembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://www.cepam.cnrs.fr/oasiwat/2017/04/19/etude-pluridisciplinaire-des-puits-et-des-sources-de-masafi-3-13-decembre-2016/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8914,51 +8914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11733454"/>
+    <w:nsid w:val="5CBDF482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9145,51 +9145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3172-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fraidoon Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-018-0214-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1256172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-015-0143-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0110-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PRD5G2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Righetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Power" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537X.pam29.1.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192834v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zaabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3172-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fraidoon Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-018-0214-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1256172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-015-0143-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0110-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PRD5G2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Righetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Power" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537X.pam29.1.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zaabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>