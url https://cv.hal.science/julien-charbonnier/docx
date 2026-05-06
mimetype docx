--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1262,391 +1262,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Méry</w:t>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benoist</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414346v1</w:t>
+                <w:t xml:space="preserve">hal-03042019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042019v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339613v1</w:t>
@@ -1696,51 +1696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.13 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the eastern edge of the kingdom of Aksum: architecture and pottery from Wakarida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building G at Makaynūn: a late pre-Islamic settlement above the ruins of a South Arabian town</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation of the Iron Age in Masafi: Recent work by the French Archaeological Mission in the Emirate of Fujairah in the UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Madam and the Archaeology of the Falaj in South East Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,64 +4995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5550,256 +5550,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gourret</w:t>
+                <w:t xml:space="preserve">The Earthen Vernacular Architecture of Al-Ula Oasis (Saudi Arabia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EARTHEN ARCHITECTURE IN DIRIYAH, SAUDI ARABIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, At-Turaif Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759818v1</w:t>
+                <w:t xml:space="preserve">hal-04851781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earthen Vernacular Architecture of Al-Ula Oasis (Saudi Arabia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+                <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARTHEN ARCHITECTURE IN DIRIYAH, SAUDI ARABIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, At-Turaif Riyadh, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851781v1</w:t>
+                <w:t xml:space="preserve">hal-03759818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oasian Vernacular Architecture: The Case of Al-Ula (Northwestern Saudi Arabia)</w:t>
               </w:r>
@@ -6048,64 +6048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des terres arables dans les oasis de montagne : contexte et processus de sédimentation à Masafi (Fujairah, Émirats arabes unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,402 +6258,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01975930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de exploitation des sols de l’oasis de Masafi (E.A.U.) depuis l’Age du Fer : premières clés de lecture des sols</w:t>
+                <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France, France</w:t>
+              <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195772v1</w:t>
+                <w:t xml:space="preserve">hal-02195775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de exploitation des sols de l’oasis de Masafi (E.A.U.) depuis l’Age du Fer : premières clés de lecture des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195770v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Carré</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195775v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of oasis farming: past resilience in the oasis of Dhayah (U.A.E.)</w:t>
               </w:r>
@@ -6678,51 +6678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden waters? Diachronic study of artesian springs and wells in Masafi (UAE),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,217 +7086,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hanging gardens of Masafi, United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Water and soil resource management in southeastern Arabia: the case of the mountainous oasis of Masāfī in the United Arab Emirates, from the Iron Age to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Londres, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Water History International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Delft, Pays Bas, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195726v1</w:t>
+                <w:t xml:space="preserve">hal-02195727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and soil resource management in southeastern Arabia: the case of the mountainous oasis of Masāfī in the United Arab Emirates, from the Iron Age to the present day</w:t>
+                <w:t xml:space="preserve">The hanging gardens of Masafi, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Delft, Pays Bas, Netherlands</w:t>
+              <w:t xml:space="preserve">Seminar of Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Londres, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195727v1</w:t>
+                <w:t xml:space="preserve">hal-02195726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masâfî: origin and evolution of an oasis in Eastern Arabia from the II millennium BC to the present day: interdisciplinary approach</w:t>
               </w:r>
@@ -7358,221 +7358,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'ombre des palmiers : gestion du temps et partage de l'eau dans l'oasis d'Âdam (Sultanat d'Oman)</w:t>
+                <w:t xml:space="preserve">Ancient irrigated agriculture at Masafi : First results of a program of geo-archaeological research under the palm grove UAE conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-70</w:t>
+              <w:t xml:space="preserve">Water and life in Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024498v1</w:t>
+                <w:t xml:space="preserve">hal-02195719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient irrigated agriculture at Masafi : First results of a program of geo-archaeological research under the palm grove UAE conference</w:t>
+                <w:t xml:space="preserve">À l'ombre des palmiers : gestion du temps et partage de l'eau dans l'oasis d'Âdam (Sultanat d'Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and life in Arabia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195719v1</w:t>
+                <w:t xml:space="preserve">hal-01024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafi, une oasis dans les montagnes d’al-Hajar (E.A.U)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8058,51 +8058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des recherches effectuées pendant l’hiver 2017-2018 par la Mission archéologique française aux Emirats arabes unis. Rapport du 11 Octobre 2019 pour la Commission des fouilles - Ministère des affaires étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8388,98 +8388,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier les systèmes d’irrigation à partir de photographies aériennes d’archives : mise en application au Yémen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://archeorient.hypotheses.org/9515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude pluridisciplinaire des puits et des sources de Masafi (3-13 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, http://www.cepam.cnrs.fr/oasiwat/2017/04/19/etude-pluridisciplinaire-des-puits-et-des-sources-de-masafi-3-13-decembre-2016/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8501,226 +8670,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192835v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-03824788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8914,51 +8914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CBDF482"/>
+    <w:nsid w:val="6E66A71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9145,51 +9145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3172-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fraidoon Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-018-0214-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1256172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-015-0143-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0110-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PRD5G2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Righetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Power" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537X.pam29.1.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zaabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3172-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fraidoon Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-018-0214-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1256172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-015-0143-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0110-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PRD5G2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Righetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Power" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537X.pam29.1.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zaabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>