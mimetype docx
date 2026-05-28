--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -562,610 +562,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary analyses of vernacular earthen architecture in the gardens of al-ʿUlā oasis (Saudi Arabia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude typologique des bracelets en verre découverts dans l'oasis d'Al-Ula (Arabie Saoudite) : de l'époque mamelouke à la fin de l'Empire ottoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Furstos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Papers from the fifty-fifth meeting of the Seminar for Arabian Studies held at Humboldt Universität, Berlin, 5–7 August 2022 (52), pp.87-105</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.92-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004891v1</w:t>
+                <w:t xml:space="preserve">hal-05004942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal-hinterland exchange during the Late Bronze Age and the Early Iron Age across the northern Ḥajar mountains: the case of marine shells at Masāfī 5 (Emirate of Fujairah, United Arab Emirates)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">Preliminary analyses of vernacular earthen architecture in the gardens of al-ʿUlā oasis (Saudi Arabia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Papers from the fifty-fifth meeting of the Seminar for Arabian Studies held at Humboldt Universität, Berlin, 5–7 August 2022 (52), pp.87-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998757v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique des bracelets en verre découverts dans l'oasis d'Al-Ula (Arabie Saoudite) : de l'époque mamelouke à la fin de l'Empire ottoman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandra Furstos</w:t>
+                <w:t xml:space="preserve">Coastal-hinterland exchange during the Late Bronze Age and the Early Iron Age across the northern Ḥajar mountains: the case of marine shells at Masāfī 5 (Emirate of Fujairah, United Arab Emirates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01732-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004942v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and mapping of wells in the oasis of al-ʿŪla (poster)</w:t>
+                <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Marquaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gourret</w:t>
+                <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fraidoon Said</w:t>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernollin</w:t>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 51, pp.221-229</w:t>
+              <w:t xml:space="preserve">, 2022, pp.123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811591v1</w:t>
+                <w:t xml:space="preserve">halshs-03746118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study and mapping of wells in the oasis of al-ʿŪla (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lidour</w:t>
+                <w:t xml:space="preserve">Céline Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Debue</w:t>
+                <w:t xml:space="preserve">Ahmad Fraidoon Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+                <w:t xml:space="preserve">Vincent Bernollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.123-140</w:t>
+              <w:t xml:space="preserve">, 2022, 51, pp.221-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03746118v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oasis soil reference collection for the identification and study of ancient cultivated soils in arid environments (Oasis of Masafi, United Arab Emirates)</w:t>
               </w:r>
@@ -1262,391 +1262,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042019v1</w:t>
+                <w:t xml:space="preserve">hal-03414346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Méry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414346v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of groundwater in the oasis of Masāfī (UAE): A diachronic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2), pp.478-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339613v1</w:t>
@@ -1696,64 +1696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (1), pp.109-132. </w:t>
@@ -1986,51 +1986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.13 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the eastern edge of the kingdom of Aksum: architecture and pottery from Wakarida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,515 +2153,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of water in the kingdom of Qatabān (Yemen): from local to central management of the irrigation systems during antiquity</w:t>
+                <w:t xml:space="preserve">Groundwater management in Southeast Arabia from the Bronze Age to the Iron Age: a critical reassessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.473 - 487. </w:t>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.39 - 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12685-015-0143-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12685-014-0110-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01792799v1</w:t>
+                <w:t xml:space="preserve">halshs-01792801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The control of water in the kingdom of Qatabān (Yemen): from local to central management of the irrigation systems during antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ethio.2015.1587⟩</w:t>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.473 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12685-015-0143-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839257v1</w:t>
+                <w:t xml:space="preserve">halshs-01792799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater management in Southeast Arabia from the Bronze Age to the Iron Age: a critical reassessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wakarida, un site aksumite à l’est du Tigray : fouilles et prospections 2011-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (1), pp.39 - 71. </w:t>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.177-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12685-014-0110-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2015.1587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01792801v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadow of the palm trees: time management and water allocation in the oasis of Ādam (Sultanate of Oman)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building G at Makaynūn: a late pre-Islamic settlement above the ruins of a South Arabian town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.80-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01792797v1</w:t>
+                <w:t xml:space="preserve">halshs-00986966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building G at Makaynūn: a late pre-Islamic settlement above the ruins of a South Arabian town</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In the shadow of the palm trees: time management and water allocation in the oasis of Ādam (Sultanate of Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (83-98)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00986966v1</w:t>
+                <w:t xml:space="preserve">halshs-01792797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of irrigation time in the oasis irrigated by a falaj : case study in Adam (Sultanate of Oman)</w:t>
               </w:r>
@@ -2719,369 +2719,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barrages‑poids des régions montagneuses d’Arabie du Sud au cours de la période préislamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient occupation in the region of Ādam (Sultanate of Oman) from the Neolithic to the pre‑Islamic period.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Righetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.1795⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.1841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01792695v1</w:t>
+                <w:t xml:space="preserve">halshs-01792709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation of the Iron Age in Masafi: Recent work by the French Archaeological Mission in the Emirate of Fujairah in the UAE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les barrages‑poids des régions montagneuses d’Arabie du Sud au cours de la période préislamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.1795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cy.1803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01792417v1</w:t>
+                <w:t xml:space="preserve">halshs-01792695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient occupation in the region of Ādam (Sultanate of Oman) from the Neolithic to the pre‑Islamic period.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Giraud</w:t>
+                <w:t xml:space="preserve">Occupation of the Iron Age in Masafi: Recent work by the French Archaeological Mission in the Emirate of Fujairah in the UAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+                <w:t xml:space="preserve">Julie Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lemée</w:t>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Righetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cy.1841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cy.1803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01792709v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of storage and diversion dams in the western mountains of South Arabia during the Himyarite period</w:t>
               </w:r>
@@ -3130,221 +3130,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dams in the western mountains of Yemen: a Himyarite model of water management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Troisième et quatrième campagnes de la mission Qatabân à Hasî, Yémen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Arbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39, pp.81-94</w:t>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.227-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01792789v1</w:t>
+                <w:t xml:space="preserve">halshs-00670447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troisième et quatrième campagnes de la mission Qatabân à Hasî, Yémen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dams in the western mountains of Yemen: a Himyarite model of water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semitica et Classica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.227-246</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670447v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture en Arabie du Sud avant l’Islam</w:t>
               </w:r>
@@ -3447,51 +3447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leschallier de Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,90 +3574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlUla Old Town and Oasis: Preliminary Results from the Study of the Farms Conducted within the Framework of the AlUla Cultural Oasis Project (Kingdom of Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leslie Rainer; Luis Fernando Guerrero Baca; Frank Matero; Lauren Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra 2022 : Proceedings of the 13th World Congress on Earthen Architectural Heritage : Looking Back, Moving Forward : Advances in Conservation, Santa Fe, New Mexico, USA, June 7-10, 2022</w:t>
@@ -3729,77 +3729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in UAE Archaeology: Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.157-182, 2023, 9781803276731. </w:t>
@@ -3831,397 +3831,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Madam and the Archaeology of the Falaj in South East Arabia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Adolfo Sominguez Monedero, Carmen del Cerro Linares, F. Javier Villaba Ruiz de Toledo, Francisco L. Borrege Gallardo. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomina Aqua Scripta. Homenaje a Joaquin Maria Cordiba Zoilo.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autonoma de Madrid Ediciones, pp.165-182, 2021, 978-84-8344-762-8</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339631v1</w:t>
+                <w:t xml:space="preserve">hal-03618287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Wakarida region in eastern Tigray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gajda, Iwona; Benoist, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Archaeological Research in Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français des études éthiopiennes à Addis Abeba, 2021, OpenEditions Books du Centre Français des études éthiopiennes à Addis Abeba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les pratiques agraires dans les archives sédimentaires : construction d'un référentiel biogéographique et pédologique en milieu aride (oasis de Masafi, EAU), in E. Nicoud, I. Théry Parisot, M. Balasse, E. Declaux, (EDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+                <w:t xml:space="preserve">Al-Madam and the Archaeology of the Falaj in South East Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costa</w:t>
+                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Herveux</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">APDCA. </w:t>
+                <w:t xml:space="preserve">Timothy J. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adolfo Sominguez Monedero, Carmen del Cerro Linares, F. Javier Villaba Ruiz de Toledo, Francisco L. Borrege Gallardo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 135-151, 2021, 41èmes rencontres internationales d'archéologie et d'histoire - Nice Côte d'Azur, Sophia Antipolis</w:t>
+              <w:t xml:space="preserve">Nomina Aqua Scripta. Homenaje a Joaquin Maria Cordiba Zoilo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autonoma de Madrid Ediciones, pp.165-182, 2021, 978-84-8344-762-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618287v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aksumite site of Wakarida, in the region of Tigrai, Ethiopia: First results of archaeological investigations</w:t>
               </w:r>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Gajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Peixoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zych, Iwona; Gawlikowski, Michał; Guzmán, Joan Oller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Red Sea Trade in Resources, Polish Archaeology in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (1), pp.381-406, 2020, </w:t>
@@ -4309,853 +4309,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Living in arid environments from prehistoric times to the present day: approaches to the study of refugia and oases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnoarchaeology of water systems: first move in the framework of OASIWAT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Purdue, Louise and Charbonnier, Julien and Khalidi, Lamya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA, pp.9-32, 2018</w:t>
+              <w:t xml:space="preserve">From refugia to oasis : Living in arid environments from prehistoric times to the present day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.315-337, 2018, XXXVIIIèmes Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192834v1</w:t>
+                <w:t xml:space="preserve">hal-02195768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Adaptation in Arabia: The Role of Hydraulic Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eustathios Chiotis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Changes in the Holocene: Impacts and Human Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9781351260244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 d’histoire agraire sous la palmeraie de Masafi (Émirat de Fujairah)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Living in arid environments from prehistoric times to the present day: approaches to the study of refugia and oases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Musée archéologique (de) Sharjah and Sharjah. </w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Purdue, Louise and Charbonnier, Julien and Khalidi, Lamya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 ans de coopération archéologique entre les Émirats Arabes Unis et la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.100-101, 2018</w:t>
+              <w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA, pp.9-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195764v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing oasian landscapes through the millennia: what information can we extract from soils? The case of the oasis of masafi (united arab emirates)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Costa</w:t>
+                <w:t xml:space="preserve">3000 d’histoire agraire sous la palmeraie de Masafi (Émirat de Fujairah)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Purdue, Louise and Charbonnier, Julien and Khalidi, Lamya. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée archéologique (de) Sharjah and Sharjah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From refugia to oasis : Living in arid environments from prehistoric times to the present day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.337-359, 2018, XXXVIIIèmes Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
+              <w:t xml:space="preserve">40 ans de coopération archéologique entre les Émirats Arabes Unis et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-101, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195766v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnoarchaeology of water systems: first move in the framework of OASIWAT Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing oasian landscapes through the millennia: what information can we extract from soils? The case of the oasis of masafi (united arab emirates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Purdue, Louise and Charbonnier, Julien and Khalidi, Lamya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From refugia to oasis : Living in arid environments from prehistoric times to the present day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.315-337, 2018, XXXVIIIèmes Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
+              <w:t xml:space="preserve">, pp.337-359, 2018, XXXVIIIèmes Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195768v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Sharing techniques of falaj al-Maleh in Adam</w:t>
+                <w:t xml:space="preserve">The Genesis of Oases in Southeast Arabia: Rethinking Current Theories and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Lavie; Anaïs Marshall. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taming the great desert. Adam in the Prehistory of Oman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministry of Heritage &amp; Culture, pp.102-113, 2017</w:t>
+              <w:t xml:space="preserve">Oases and Globalization. Ruptures and continuities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, 978-3-319-50749-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821933v1</w:t>
+                <w:t xml:space="preserve">halshs-01792749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genesis of Oases in Southeast Arabia: Rethinking Current Theories and Models</w:t>
+                <w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Emilie Lavie; Anaïs Marshall. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Yasin al-Tikriti; Paul Yule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oases and Globalization. Ruptures and continuities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2017, 978-3-319-50749-1</w:t>
+              <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abu Dhabi Tourism and Culture Authority, pp.45-65, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01792749v1</w:t>
+                <w:t xml:space="preserve">hal-03823523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient agricultural landscapes in Southeast Arabia: Approach and first results of an archaeological, geo-archaeological, and spatial study of the Masāfī Palm Grove, Emirate of Fujairah</w:t>
+                <w:t xml:space="preserve">Water-Sharing techniques of falaj al-Maleh in Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December, 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abu Dhabi Tourism and Culture Authority, pp.45-65, 2017</w:t>
+              <w:t xml:space="preserve">Taming the great desert. Adam in the Prehistory of Oman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministry of Heritage &amp; Culture, pp.102-113, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823523v1</w:t>
+                <w:t xml:space="preserve">hal-03821933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrages des hautes-terres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Charloux &amp; J. Schiettecatte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yémen. Terre d’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Geuthner; CEFAS, pp.190-199, 2016, 9782705339395</w:t>
@@ -5435,77 +5435,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Architecture vernaculaire en terre de l’oasis d’al-Ula : un exemple d’architecture bioclimatique en Arabie saoudite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Cascetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,312 +5550,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earthen Vernacular Architecture of Al-Ula Oasis (Saudi Arabia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARTHEN ARCHITECTURE IN DIRIYAH, SAUDI ARABIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, At-Turaif Riyadh, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851781v1</w:t>
+                <w:t xml:space="preserve">hal-03759818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Earthen Vernacular Architecture of Al-Ula Oasis (Saudi Arabia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EARTHEN ARCHITECTURE IN DIRIYAH, SAUDI ARABIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, At-Turaif Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759818v1</w:t>
+                <w:t xml:space="preserve">hal-04851781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oasian Vernacular Architecture: The Case of Al-Ula (Northwestern Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,103 +5910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masāfī, Fujairah-UAE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Cordoba, Spain</w:t>
@@ -6048,64 +6048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des terres arables dans les oasis de montagne : contexte et processus de sédimentation à Masafi (Fujairah, Émirats arabes unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,402 +6258,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01975930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
+                <w:t xml:space="preserve">Evolution de exploitation des sols de l’oasis de Masafi (E.A.U.) depuis l’Age du Fer : premières clés de lecture des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195775v1</w:t>
+                <w:t xml:space="preserve">hal-02195772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de exploitation des sols de l’oasis de Masafi (E.A.U.) depuis l’Age du Fer : premières clés de lecture des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France, France</w:t>
+              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195772v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of water supply in the oasis of Masafi (UAE): an archaeohydrological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History of Ras al Khaimah oases (UAE): new chronostratigraphic frame for the oasis of Dhayah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Seminar for Arabian Studies 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Londres, Angleterre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195770v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge of oasis farming: past resilience in the oasis of Dhayah (U.A.E.)</w:t>
               </w:r>
@@ -6665,77 +6665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Herveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Landscape Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Newcastle, Angleterre, United Kingdom</w:t>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden waters? Diachronic study of artesian springs and wells in Masafi (UAE),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6872,77 +6872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Water and Life in Arabia Conference, 14th - 16th December</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Abu Dhabi, United Arab Emirates</w:t>
@@ -6997,51 +6997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,640 +7086,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and soil resource management in southeastern Arabia: the case of the mountainous oasis of Masāfī in the United Arab Emirates, from the Iron Age to the present day</w:t>
+                <w:t xml:space="preserve">The hanging gardens of Masafi, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water History International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Delft, Pays Bas, Netherlands</w:t>
+              <w:t xml:space="preserve">Seminar of Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Londres, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195727v1</w:t>
+                <w:t xml:space="preserve">hal-02195726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hanging gardens of Masafi, United Arab Emirates</w:t>
+                <w:t xml:space="preserve">Water and soil resource management in southeastern Arabia: the case of the mountainous oasis of Masāfī in the United Arab Emirates, from the Iron Age to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Londres, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Water History International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Delft, Pays Bas, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195726v1</w:t>
+                <w:t xml:space="preserve">hal-02195727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masâfî: origin and evolution of an oasis in Eastern Arabia from the II millennium BC to the present day: interdisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les barrages de l'Arabie méridionale préislamique. Architecture, datation et rapport au pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Basel, Suisse, Switzerland</w:t>
+              <w:t xml:space="preserve">Regards croisés d'Orient et d'Occident : les barrages dans l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.71-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195716v1</w:t>
+                <w:t xml:space="preserve">halshs-00934882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient irrigated agriculture at Masafi : First results of a program of geo-archaeological research under the palm grove UAE conference</w:t>
+                <w:t xml:space="preserve">Masâfî: origin and evolution of an oasis in Eastern Arabia from the II millennium BC to the present day: interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and life in Arabia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">ICAANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Basel, Suisse, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195719v1</w:t>
+                <w:t xml:space="preserve">hal-02195716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'ombre des palmiers : gestion du temps et partage de l'eau dans l'oasis d'Âdam (Sultanat d'Oman)</w:t>
+                <w:t xml:space="preserve">Ancient irrigated agriculture at Masafi : First results of a program of geo-archaeological research under the palm grove UAE conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-70</w:t>
+              <w:t xml:space="preserve">Water and life in Arabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024498v1</w:t>
+                <w:t xml:space="preserve">hal-02195719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masafi, une oasis dans les montagnes d’al-Hajar (E.A.U)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À l'ombre des palmiers : gestion du temps et partage de l'eau dans l'oasis d'Âdam (Sultanat d'Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, Programme collectif « Arabie » du LABEX Dynamite, Dynamique environnementales et organisation du territoire en péninsule arabique du Paléolithique à l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, MAE, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque "Oasis dans la mondialisation : ruptures et continuités", Colloquium "Oases in globalization: ruptures and continuities", Colloquio "Los oasis en la globalización: rompimientos y continuidades"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195735v1</w:t>
+                <w:t xml:space="preserve">hal-01024498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barrages de l'Arabie méridionale préislamique. Architecture, datation et rapport au pouvoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+                <w:t xml:space="preserve">Masafi, une oasis dans les montagnes d’al-Hajar (E.A.U)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés d'Orient et d'Occident : les barrages dans l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.71-91</w:t>
+              <w:t xml:space="preserve">Journée d’étude, Programme collectif « Arabie » du LABEX Dynamite, Dynamique environnementales et organisation du territoire en péninsule arabique du Paléolithique à l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, MAE, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00934882v1</w:t>
+                <w:t xml:space="preserve">hal-02195735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masâfî: an oasis in the mountains from the 2nd millennium BC to the present day (United Arab Emirates)</w:t>
               </w:r>
@@ -7901,103 +7901,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronology, photogrammetry and distribution of wells in the AlUla oasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fraidoon Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Cordoue, Spain</w:t>
@@ -8058,51 +8058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des recherches effectuées pendant l’hiver 2017-2018 par la Mission archéologique française aux Emirats arabes unis. Rapport du 11 Octobre 2019 pour la Commission des fouilles - Ministère des affaires étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8295,550 +8295,550 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Qatabān. Rapport de la 4e campagne de fouille sur le site de Ḥaṣī (Yémen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Julien Robin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mounir Arbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Qanāt: Archaeology and Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Hopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurits Ertsen; Ellen Arnold. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10(1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From refugia to oases: living in arid environments from prehistoric times to the present day. Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les systèmes d’irrigation à partir de photographies aériennes d’archives : mise en application au Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://archeorient.hypotheses.org/9515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire des puits et des sources de Masafi (3-13 décembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://www.cepam.cnrs.fr/oasiwat/2017/04/19/etude-pluridisciplinaire-des-puits-et-des-sources-de-masafi-3-13-decembre-2016/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824788v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-03824806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8914,51 +8914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E66A71F"/>
+    <w:nsid w:val="13154CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9145,51 +9145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3172-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fraidoon Said" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-018-0214-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1256172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-015-0143-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0110-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PRD5G2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Righetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Power" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537X.pam29.1.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zaabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934882v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824788v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3172-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rosak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Furstos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.140" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelin Tourtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01732-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fraidoon Said" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0196-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-018-0214-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1256172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-014-0110-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-015-0143-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Antonini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8PRD5G2K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.1471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Righetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1841" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1795" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hamel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1627" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14638142.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Power" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.2083-537X.pam29.1.18" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zaabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195772v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975955v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>