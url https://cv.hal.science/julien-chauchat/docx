--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -125,5093 +125,5453 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+                <w:t xml:space="preserve">Numerical study of swash dynamics: Development of a porous layer boundary treatment for rough surfaces modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
+                <w:t xml:space="preserve">Maxime Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.105004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2026.105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299771v1</w:t>
+                <w:t xml:space="preserve">hal-05588188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy‐Tilted Shear Layers and Coherent Structures in Hyperpycnal River Plume Plunging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eletta Negretti</w:t>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024WR039696⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119068v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Giamagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.033801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990294v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">sedExnerFoam 2412: a 3D Exner-based sediment transport and morphodynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (6), pp.2299-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-19-2299-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364792v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">Buoyancy‐Tilted Shear Layers and Coherent Structures in Hyperpycnal River Plume Plunging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eletta Negretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Lemmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (6), pp.e2024WR039696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR039696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052126v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the size ratio impact on an intruder segregating in bedload transport</w:t>
+                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dedieu</w:t>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rousseau</w:t>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (10), pp.104302. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.104302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725354v1</w:t>
+                <w:t xml:space="preserve">hal-04990294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent kinetic energy budget of sediment-laden open-channel flows: bedload-induced wall-roughness similarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélder Guta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646260v1</w:t>
+                <w:t xml:space="preserve">hal-05364792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Nearfield Evolution of an Initially Shallow, Neutrally Buoyant Plane Jet Over a Sloping Bottom Boundary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023wr034826⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575136v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of turbulent kinetic energy modulation by particle–fluid interaction in sediment pick-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the size ratio impact on an intruder segregating in bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Keetels</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hugo Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 955, pp.A37. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.104302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949952v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
+                <w:t xml:space="preserve">Turbulent kinetic energy budget of sediment-laden open-channel flows: bedload-induced wall-roughness similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hélder Guta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.E28. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 987, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243099v1</w:t>
+                <w:t xml:space="preserve">hal-04646260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the SANTOSS transport formula for 3D nearshore models: Application to cross-shore sandbar migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Nearfield Evolution of an Initially Shallow, Neutrally Buoyant Plane Jet Over a Sloping Bottom Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Shafiei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Lemmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102138⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (4), pp.e2023WR034826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023wr034826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257166v1</w:t>
+                <w:t xml:space="preserve">hal-04575136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the SANTOSS transport formula for 3D nearshore models: Application to cross-shore sandbar migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shafiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chassagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 964, pp.A27. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.102138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223618v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of unsteady effects in oscillatory sheet flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of turbulent kinetic energy modulation by particle–fluid interaction in sediment pick-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Cheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geert Keetels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 943, pp.A7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.405⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 955, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800551v1</w:t>
+                <w:t xml:space="preserve">hal-03949952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Weij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Keetels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
+              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian Two‐Phase Model Reveals the Importance of Wave Period in Ripple Evolution and Equilibrium Geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Traykovski</w:t>
+                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JF006132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 964, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329297v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
+                <w:t xml:space="preserve">Numerical investigation of unsteady effects in oscillatory sheet flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.103544. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 943, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500524v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and continuum modelling of grain size segregation during bedload transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gray</w:t>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 895, pp.365 - 398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.274⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951912v1</w:t>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of bidisperse mixtures during bedload transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eulerian Two‐Phase Model Reveals the Importance of Wave Period in Ripple Evolution and Equilibrium Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salimi-Tarazouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Traykovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083559v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328999v1</w:t>
+                <w:t xml:space="preserve">hal-02500524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Discrete and continuum modelling of grain size segregation during bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Camenen</w:t>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895, pp.365 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381461v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive two-phase flow model for unidirectional sheet-flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mobility of bidisperse mixtures during bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), pp.114307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2017.1289260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649880v1</w:t>
+                <w:t xml:space="preserve">hal-03083559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Study of Sheet Flow Under Monochromatic Nonbreaking Waves Using a Free Surface Resolving Eulerian Two-Phase Flow Model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC013930⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937888v1</w:t>
+                <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043124v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting slope influence in turbulent bedload transport: consequences for vertical flow structure and transport rate scaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comprehensive two-phase flow model for unidirectional sheet-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2017.1289260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937895v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Numerical Study of Sheet Flow Under Monochromatic Nonbreaking Waves Using a Free Surface Resolving Eulerian Two-Phase Flow Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (7), pp.4693 - 4719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC013930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647773v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eulerian two-phase model for steady sheet flow using large-eddy simulation methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (36), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649881v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy interaction model for turbulent suspension in Reynolds-averaged Euler-Lagrange simulations of steady sheet flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revisiting slope influence in turbulent bedload transport: consequences for vertical flow structure and transport rate scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Calantoni</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 839, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649882v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652998v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of vertical size segregation in bedload sediment transport with a coupled fluid-discrete element model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Eulerian two-phase model for steady sheet flow using large-eddy simulation methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.205 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991248v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eddy interaction model for turbulent suspension in Reynolds-averaged Euler-Lagrange simulations of steady sheet flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Calantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.520⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.435-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399574v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal coupled fluid-discrete element model for bedload transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935703⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.4367 - 4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399572v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sheet-flow processes based on novel acoustic high-resolution velocity and concentration measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of vertical size segregation in bedload sediment transport with a coupled fluid-discrete element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Morchid-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.09025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122373v1</w:t>
+                <w:t xml:space="preserve">hal-01991248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origins of shear stress in dense fluid-grain mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-015-0560-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 804, pp.490 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399568v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional numerical model for dense granular flows based on the μ (I) rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A minimal coupled fluid-discrete element model for bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Médale</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (11), pp.113302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00915255v1</w:t>
+                <w:t xml:space="preserve">hal-01399572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of Skewness and asymmetry in a boundary layer on a mobile bed. Experiment and k‑ω model comparison</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of sheet-flow processes based on novel acoustic high-resolution velocity and concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Berni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Michallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.88-94. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 767, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141896v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase model for sheet flow regime based on dense granular flow rheology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microscopic origins of shear stress in dense fluid-grain mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JC008306⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.297 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-015-0560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860868v1</w:t>
+                <w:t xml:space="preserve">hal-01399568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sedimentation-consolidation in the framework of a one-dimensional two-phase flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional numerical model for dense granular flows based on the μ (I) rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+                <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2013.768798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256 (1), pp.Pages 696-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860870v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the mobile granular layer in bedload transport by laminar shearing flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical distribution of Skewness and asymmetry in a boundary layer on a mobile bed. Experiment and k‑ω model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandro Suarez Atias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Aussillous</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eric Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.546⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915257v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of dredged sediment releases into homogeneous water using a two-phase model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling sedimentation-consolidation in the framework of a one-dimensional two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lévy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.102-112. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.293-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2013.768798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00798096v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase numerical model for suspended-sediment transport in estuaries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A two-phase model for sheet flow regime based on dense granular flow rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathaly Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1029/2012JC008306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00433899v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional numerical model for incompressible two-phase flow of a granular bed submitted to a laminar shearing flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of the mobile granular layer in bedload transport by laminar shearing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Médale Marc</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 736, pp 594-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619372v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the turbidity maximum in the Seine estuary with a two-phase flow model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Simulation of dredged sediment releases into homogeneous water using a two-phase model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.102-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433749v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A two-phase numerical model for suspended-sediment transport in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (8), pp.1187-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A three-dimensional numerical model for incompressible two-phase flow of a granular bed submitted to a laminar shearing flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médale Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199 (9-12), pp.Pages 439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of the turbidity maximum in the Seine estuary with a two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (7), pp.505-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On turbulence closures for two-phase sediment-laden flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VOL. 113, pp.C11017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JC004708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5221,297 +5581,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394216727.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Filling Dynamics of an Estuary: From the Process to the Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Besq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Transport in Aquatic Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, intech, pp.125-146, 2011, 978-953-307-586-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/19933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5521,5260 +5881,5260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic ACVP measurements of bedload sediment concentration profile and net sediment transport rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélder Guta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité technique de l'IAHR (International Association for Hydro-Environment Engineering and Research) sur la mécanique des fluides; Université d' Aberdeen, Jun 2024, Aberdeen Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload layer induced wall-roughness similarity in the TKE budget of energetic sediment-laden open-channel flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélder Guta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. van der A, Jun 2024, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of bi-disperse sediment beds in bedload transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">Characterisation of sandy beach through morphological indicators and long-term modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11802⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990286v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sandy beach through morphological indicators and long-term modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mobility of bi-disperse sediment beds in bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8844⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990532v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de science ouverte au laboratoire LEGI : Quels succès ? Quelles difficultés ? Quels enseignements ? Un tremplin vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle dispersif hyperbolique pour les vagues côtières et implémentation dans Tolosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Chung Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent sediment transport processes in energetic sediment-laden open-channel flows varying from clear water, non-capacity to full transport capacity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélder Guta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flows Proceedings 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete simulations of an armoured sediment bed during bedload transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Continuous modeling of grain size segregation in bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Vienna (Online), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9367⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135479v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous modeling of grain size segregation in bedload transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Discrete simulations of an armoured sediment bed during bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9539⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Vienna (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135482v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical size-segregation in bedload sediment transport : from grain scale to continuum models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrete element simulations and continuous modeling of vertical size-segregation in bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061964v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element simulations and continuous modeling of vertical size-segregation in bedload transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001392v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical grain size sorting in bedload transport on steep slopes with a coupled fluid-discrete element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.04013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source numerical modeling tool for wave-scale and turbulence/grain-scale coastal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashar Rafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeulwoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, WASHINGTON, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882779v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043226v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of turbulence/mobile-bed interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+                <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043601v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of turbulence/mobile-bed interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043229v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding sediment transport using an Eulerian two-phase model with large-eddy simulation methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685275v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
+                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
+              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043649v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Euler-Lagrangian Numerical Study for Bed Armoring under skewed-asymmetric waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashar Rafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel P Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular rheology in turbulent bedload transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043613v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large eddy simulation Eulerian two-phase model for sheet flow sediment transport</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Granular rheology in turbulent bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hurther</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THESIS 2016, TWO-PHASE MODELLING FOR SEDIMENT DYNAMICS IN GEOPHYSICAL FLOWS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, TOKYO, Japan</w:t>
+              <w:t xml:space="preserve">ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043263v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A large eddy simulation Eulerian two-phase model for sheet flow sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
+              <w:t xml:space="preserve">THESIS 2016, TWO-PHASE MODELLING FOR SEDIMENT DYNAMICS IN GEOPHYSICAL FLOWS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043104v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport: from particle-scale simulations to continuous modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2016, TWO-PHASE MODELLING FOR SEDIMENT DYNAMICS IN GEOPHYSICAL FLOWS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN IMPROVED TWO-PHASE FLOW MODEL FOR STEADY UNIFORM SHEET-FLOW BASED ON DENSE GRANULAR FLOW RHEOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHR worls congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we reduce debris flow to an equivalent one-phase flow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Geohazards and Geomechanics (ISGG2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Warwick, United Kingdom. pp.012009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE MULTI-SCALE INTERACTIONS BETWEEN AN OFFSHORE WIND TURBINE WAKE AND THE OCEAN-SEDIMENT DYNAMICS IN A INDEALIZED FRAMEWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-proceedings of the 36th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Association for Hydro-Environment Engineering and Research (IAHR), Jun 2015, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of sheet flow regime of sediment transport in a laboratory flume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, LAUSANNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two-pHase modElling for Sediment dynamIcs in Geophysical Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chatou, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of bed load transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one-dimensional two-phase flow approach for sedimentation-consolidation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.249-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.025-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload Transport. Part 2: The mobile granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation for the convective descent phase of dredged-sediment releases in the seawater by a two-fluid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload Transport. Part 1 : Two-Phase Model and 3D Numerical Implementation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charriage de particules dans un écoulement cisaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and dunes in pipe flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouriemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Two-Phase Numerical Model for Sediment Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouriemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multiphase Flow,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du clapage de sédiment avec un modèle à deux phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d’Olonne, France. pp.309-318, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.037-g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed-load transport by laminar shearing flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouriemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Medale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Dense Granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the water-sediment mixed flow in a periodic channel by a two-phase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow simulation in hydraulic engineering / Dresdner Wasserbaukolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Dresden, Germany. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10784,283 +11144,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sedFoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fluidfoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clemençot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11070,1118 +11430,1118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the segregation of a large intruder in bedload sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne (AUT), France. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element methods and continuum models in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna (Online), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting slope influence in idealized turbulent bedload transport: consequences for transport rate scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element simulations and continuous modeling of vertical size-segregation in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, WASHINGTON, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eulerian two-phase flow model for sediment transport under realistic surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeulwoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of granular stress and turbulence models for unidirectional sheet flow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Sediment Transport in Oscillatory Sheet Flow by using a Large Eddy Simulation Eulerian Two-phase Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On modeling heterogeneous coastal sediment transport - A numerical study using multiphase Eulerian and Euler-Lagrangian approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Calantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Modelling Perspectives Based on Novel High-Resolution Acoustic Measurements of Uniform Steady Sheet-Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, SAN FRANSISCO,CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12191,114 +12551,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation diphasique du transport sédimentaire en milieux côtiers et estuariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Caen, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00173387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12445,51 +12805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legi.grenoble-inp.fr/people/Julien.Chauchat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eletta Negretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039696" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dedieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Guta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.405" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salimi-Tarazouj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Traykovski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006132" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289260" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013930" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calantoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Morchid-Alaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.520" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935703" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Marzougui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0560-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;dale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.768798" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.546" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00798096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXM5JF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Barbry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.04.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2490L84-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dale Marc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZDP7PMJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343574v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauchat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004708" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384389v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990286v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11802" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9367" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9539" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001392v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Rafati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Bateman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043263v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043620v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marzougui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.025-c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouriemi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.037-g" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8385" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-78" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043222v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042965v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042989v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00173387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legi.grenoble-inp.fr/people/Julien.Chauchat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eletta Negretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Guta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.354" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salimi-Tarazouj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Traykovski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.274" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013930" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.903" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calantoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Morchid-Alaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.520" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935703" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Marzougui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0560-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;dale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.768798" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008306" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.546" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00798096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXM5JF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Barbry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.04.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2490L84-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dale Marc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZDP7PMJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343574v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauchat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004708" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11802" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9539" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9367" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Rafati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Bateman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marzougui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915258v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.025-c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouriemi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.037-g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8385" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-78" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00173387v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>