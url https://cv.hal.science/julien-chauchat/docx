--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -125,51 +125,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -276,4306 +276,4349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+                <w:t xml:space="preserve">Particle-laden gravity currents: The lock-release slumping regime at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 195, pp.105539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299771v1</w:t>
+                <w:t xml:space="preserve">hal-05603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Giamagas</w:t>
+                <w:t xml:space="preserve">Exner diagnosis method for two-fluid morphodynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194, pp.105457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588191v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedExnerFoam 2412: a 3D Exner-based sediment transport and morphodynamics model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Renaud</w:t>
+                <w:t xml:space="preserve">Plunging and entrainment dynamics of an unconfined hyperpycnal plume over a sloping bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Giamagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-19-2299-2026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.033801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/41p1-sn3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588192v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy‐Tilted Shear Layers and Coherent Structures in Hyperpycnal River Plume Plunging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">sedExnerFoam 2412: a 3D Exner-based sediment transport and morphodynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eletta Negretti</w:t>
+                <w:t xml:space="preserve">Matthias Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (6), pp.e2024WR039696. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (6), pp.2299-2331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024WR039696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-19-2299-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119068v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
+                <w:t xml:space="preserve">Buoyancy‐Tilted Shear Layers and Coherent Structures in Hyperpycnal River Plume Plunging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Haoran Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+                <w:t xml:space="preserve">Maria Eletta Negretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Lemmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (6), pp.e2024WR039696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR039696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990294v1</w:t>
+                <w:t xml:space="preserve">hal-05119068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large‐Eddy Simulation Study on Effects of Wave Shape and Phase‐Lag in Oscillatory Sheet Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JC022461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gilletta</w:t>
+                <w:t xml:space="preserve">sedInterFoam 1.0: a three-phase numerical model for sediment transport applications with free surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), pp.1561-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-1561-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052126v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the size ratio impact on an intruder segregating in bedload transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Rousseau</w:t>
+                <w:t xml:space="preserve">Assessment of hybrid RANS/LES models for the prediction of the flow and scour around a wall-mounted cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (10), pp.104302. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.104934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.104302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.104934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725354v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent kinetic energy budget of sediment-laden open-channel flows: bedload-induced wall-roughness similarity</w:t>
+                <w:t xml:space="preserve">Exploring the size ratio impact on an intruder segregating in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélder Guta</w:t>
+                <w:t xml:space="preserve">Benjamin Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hurther</w:t>
+                <w:t xml:space="preserve">Hugo Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.354⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646260v1</w:t>
+                <w:t xml:space="preserve">hal-04725354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the Nearfield Evolution of an Initially Shallow, Neutrally Buoyant Plane Jet Over a Sloping Bottom Boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Lemmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (4), pp.e2023WR034826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023wr034826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the SANTOSS transport formula for 3D nearshore models: Application to cross-shore sandbar migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Shafiei</w:t>
+                <w:t xml:space="preserve">Turbulent kinetic energy budget of sediment-laden open-channel flows: bedload-induced wall-roughness similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélder Guta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257166v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of turbulent kinetic energy modulation by particle–fluid interaction in sediment pick-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geert Keetels</w:t>
+                <w:t xml:space="preserve">Adaptation of the SANTOSS transport formula for 3D nearshore models: Application to cross-shore sandbar migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shafiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchesiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1057⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.102138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949952v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+                <w:t xml:space="preserve">Role of turbulent kinetic energy modulation by particle–fluid interaction in sediment pick-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Keetels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 955, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243099v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+                <w:t xml:space="preserve">Numerical investigation of mode failures in submerged granular columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Weij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Keetels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
+              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.E28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/flo.2023.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223618v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of unsteady effects in oscillatory sheet flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhen Cheng</w:t>
+                <w:t xml:space="preserve">A frictional–collisional model for bedload transport based on kinetic theory of granular flows: discrete and continuum approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 943, pp.A7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 964, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03800551v1</w:t>
+                <w:t xml:space="preserve">hal-04223618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of unsteady effects in oscillatory sheet flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 913, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 943, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+                <w:t xml:space="preserve">hal-03800551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian Two‐Phase Model Reveals the Importance of Wave Period in Ripple Evolution and Equilibrium Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salimi-Tarazouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian‐jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Traykovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JF006132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500524v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and continuum modelling of grain size segregation during bedload transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">Three-dimensional scour simulations with a two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.274⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951912v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of bidisperse mixtures during bedload transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Discrete and continuum modelling of grain size segregation during bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895, pp.365 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03083559v1</w:t>
+                <w:t xml:space="preserve">hal-02951912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility of bidisperse mixtures during bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), pp.114307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.114307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381461v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scour at Bridge Foundations in Supercritical Flows: An Analysis of Knowledge Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Escauriaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1727. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328999v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive two-phase flow model for unidirectional sheet-flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Phase Flow Simulation of Tunnel and Lee-Wake Erosion of Scour below a Submarine Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2017.1289260⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649880v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Study of Sheet Flow Under Monochromatic Nonbreaking Waves Using a Free Surface Resolving Eulerian Two-Phase Flow Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC013930⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (36), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937888v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATIONS OF SCOUR AROUND VERTICAL AND HORIZONTAL CYLINDERS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive two-phase flow model for unidirectional sheet-flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.sediment.22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2017.1289260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043124v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting slope influence in turbulent bedload transport: consequences for vertical flow structure and transport rate scaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">A Numerical Study of Sheet Flow Under Monochromatic Nonbreaking Waves Using a Free Surface Resolving Eulerian Two-Phase Flow Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeulwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (7), pp.4693 - 4719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC013930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937895v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multi-scale interactions between an offshore-wind-turbine wake and the ocean-sediment dynamics in an idealized framework – A numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.783-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2017.08.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eulerian two-phase model for steady sheet flow using large-eddy simulation methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+                <w:t xml:space="preserve">Revisiting slope influence in turbulent bedload transport: consequences for vertical flow structure and transport rate scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 839, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649881v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy interaction model for turbulent suspension in Reynolds-averaged Euler-Lagrange simulations of steady sheet flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">An Eulerian two-phase model for steady sheet flow using large-eddy simulation methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Calantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 111, pp.435-451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 111, pp.205 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649882v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy interaction model for turbulent suspension in Reynolds-averaged Euler-Lagrange simulations of steady sheet flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Calantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.435-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652998v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of vertical size segregation in bedload sediment transport with a coupled fluid-discrete element model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SedFoam-2.0: a 3-D two-phase flow numerical model for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (12), pp.4367 - 4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-4367-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01991248v1</w:t>
+                <w:t xml:space="preserve">hal-01652998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Investigation of vertical size segregation in bedload sediment transport with a coupled fluid-discrete element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Morchid-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashank Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.09025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399574v1</w:t>
+                <w:t xml:space="preserve">hal-01991248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal coupled fluid-discrete element model for bedload transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 804, pp.490 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399572v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sheet-flow processes based on novel acoustic high-resolution velocity and concentration measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+                <w:t xml:space="preserve">A minimal coupled fluid-discrete element model for bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.23⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (11), pp.113302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122373v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origins of shear stress in dense fluid-grain mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+                <w:t xml:space="preserve">Investigation of sheet-flow processes based on novel acoustic high-resolution velocity and concentration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-015-0560-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics Digital Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 767, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399568v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional numerical model for dense granular flows based on the μ (I) rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic origins of shear stress in dense fluid-grain mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.297 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-015-0560-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00915255v1</w:t>
+                <w:t xml:space="preserve">hal-01399568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of Skewness and asymmetry in a boundary layer on a mobile bed. Experiment and k‑ω model comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro Suarez Atias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4584,994 +4627,1085 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.88-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2014020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sedimentation-consolidation in the framework of a one-dimensional two-phase flow model</w:t>
+                <w:t xml:space="preserve">A three-dimensional numerical model for dense granular flows based on the μ (I) rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+                <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (3), pp.293-305. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256 (1), pp.Pages 696-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2013.768798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860870v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase model for sheet flow regime based on dense granular flow rheology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling sedimentation-consolidation in the framework of a one-dimensional two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JC008306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2013.768798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860868v1</w:t>
+                <w:t xml:space="preserve">hal-00860870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the mobile granular layer in bedload transport by laminar shearing flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+                <w:t xml:space="preserve">A two-phase model for sheet flow regime based on dense granular flow rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 736, pp 594-615. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1029/2012JC008306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915257v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of dredged sediment releases into homogeneous water using a two-phase model</w:t>
+                <w:t xml:space="preserve">Investigation of the mobile granular layer in bedload transport by laminar shearing flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 736, pp 594-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798096v1</w:t>
+                <w:t xml:space="preserve">hal-00915257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase numerical model for suspended-sediment transport in estuaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Simulation of dredged sediment releases into homogeneous water using a two-phase model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (8), pp.1187-1196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48, pp.102-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433899v1</w:t>
+                <w:t xml:space="preserve">hal-00798096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional numerical model for incompressible two-phase flow of a granular bed submitted to a laminar shearing flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-phase numerical model for suspended-sediment transport in estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Médale Marc</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (8), pp.1187-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619372v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the turbidity maximum in the Seine estuary with a two-phase flow model</w:t>
+                <w:t xml:space="preserve">A three-dimensional numerical model for incompressible two-phase flow of a granular bed submitted to a laminar shearing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médale Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199 (9-12), pp.Pages 439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00433749v1</w:t>
+                <w:t xml:space="preserve">hal-00619372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation of the turbidity maximum in the Seine estuary with a two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (7), pp.505-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On turbulence closures for two-phase sediment-laden flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VOL. 113, pp.C11017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JC004708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5581,6967 +5715,6967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394216727.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Filling Dynamics of an Estuary: From the Process to the Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Besq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Transport in Aquatic Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, intech, pp.125-146, 2011, 978-953-307-586-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/19933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Puig Montellà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">fluidfoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Clemençot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic ACVP measurements of bedload sediment concentration profile and net sediment transport rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélder Guta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité technique de l'IAHR (International Association for Hydro-Environment Engineering and Research) sur la mécanique des fluides; Université d' Aberdeen, Jun 2024, Aberdeen Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload layer induced wall-roughness similarity in the TKE budget of energetic sediment-laden open-channel flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélder Guta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. van der A, Jun 2024, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sandy beach through morphological indicators and long-term modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Paris</w:t>
+                <w:t xml:space="preserve">Mobility of bi-disperse sediment beds in bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8844⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990532v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of bi-disperse sediment beds in bedload transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">Characterisation of sandy beach through morphological indicators and long-term modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11802⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990286v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de science ouverte au laboratoire LEGI : Quels succès ? Quelles difficultés ? Quels enseignements ? Un tremplin vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle dispersif hyperbolique pour les vagues côtières et implémentation dans Tolosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Chung Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent sediment transport processes in energetic sediment-laden open-channel flows varying from clear water, non-capacity to full transport capacity conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous modeling of grain size segregation in bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hurther</w:t>
+                <w:t xml:space="preserve">Hugo Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flows Proceedings 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099343v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous modeling of grain size segregation in bedload transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Discrete simulations of an armoured sediment bed during bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9539⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Vienna (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135482v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete simulations of an armoured sediment bed during bedload transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">Turbulent sediment transport processes in energetic sediment-laden open-channel flows varying from clear water, non-capacity to full transport capacity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélder Guta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">River Flows Proceedings 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135479v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical size-segregation in bedload sediment transport : from grain scale to continuum models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001237v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element simulations and continuous modeling of vertical size-segregation in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of turbulent sheet flows under unidirectional flow forcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Environmental Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, NOTRE-DAME, IN, United States</w:t>
+              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043067v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of scour phenomenon around cylinder with SedFoam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+                <w:t xml:space="preserve">Vertical size-segregation in bedload sediment transport : from grain scale to continuum models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French OpenFOAM users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061964v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical grain size sorting in bedload transport on steep slopes with a coupled fluid-discrete element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.04013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenData pour la simulation et les expérimentations au LEGI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interopérabilité et pérennisation des données de la recherche : comment FAIR En pratique ? Retours d’expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS RESINFO; CNRS Groupe Calcul; CNRS Devlog; CNRS rBDD; CNRS Frantiq; CNRS MASA; CNRS Medici; CNRS Renatis; CNRS QeR, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source numerical modeling tool for wave-scale and turbulence/grain-scale coastal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashar Rafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeulwoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, WASHINGTON, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043226v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Eulerian two-phase flow model to scour processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Upscaling of granular processes in sediment transport : from discrete to continuous modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2018 - Ninth International Conference on Fluvial Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882779v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sedFoam: an open-source multi-dimensional two-phase flow model for sediment transport applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 588 Coupling Mechanisms and Multi-Scaling in Granular-Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of turbulence/mobile-bed interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWO-PHASE FLOW SIMULATION OF SCOUR AROUND A CYLINDRICAL PILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding sediment transport using an Eulerian two-phase model with large-eddy simulation methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
+              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043649v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sedFoam, a OpenFOAM solver for sediment transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives on particle-laden flows in complex geometries using the turbulence-averaged Eulerian two-phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th OpenFoam Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">IUTAM/ AMERIMECH SYMPOSIUM on Dynamics of Gravity Currents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SANTA BARBARA, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685275v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Euler-Lagrangian Numerical Study for Bed Armoring under skewed-asymmetric waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel P Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043005v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Nagel</w:t>
+                <w:t xml:space="preserve">Granular rheology in turbulent bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, TOULON, France. pp.65-72</w:t>
+              <w:t xml:space="preserve">ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043104v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular rheology in turbulent bedload transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+                <w:t xml:space="preserve">A large eddy simulation Eulerian two-phase model for sheet flow sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Frey</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">THESIS 2016, TWO-PHASE MODELLING FOR SEDIMENT DYNAMICS IN GEOPHYSICAL FLOWS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043613v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large eddy simulation Eulerian two-phase model for sheet flow sediment transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">An Euler-Lagrangian Numerical Study for Bed Armoring under skewed-asymmetric waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashar Rafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THESIS 2016, TWO-PHASE MODELLING FOR SEDIMENT DYNAMICS IN GEOPHYSICAL FLOWS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, TOKYO, Japan</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043263v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport: from particle-scale simulations to continuous modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense granular flow rheology in turbulent bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2016, TWO-PHASE MODELLING FOR SEDIMENT DYNAMICS IN GEOPHYSICAL FLOWS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, TOKYO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN IMPROVED TWO-PHASE FLOW MODEL FOR STEADY UNIFORM SHEET-FLOW BASED ON DENSE GRANULAR FLOW RHEOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHR worls congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we reduce debris flow to an equivalent one-phase flow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Geohazards and Geomechanics (ISGG2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Warwick, United Kingdom. pp.012009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF THE MULTI-SCALE INTERACTIONS BETWEEN AN OFFSHORE WIND TURBINE WAKE AND THE OCEAN-SEDIMENT DYNAMICS IN A INDEALIZED FRAMEWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-proceedings of the 36th IAHR World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Association for Hydro-Environment Engineering and Research (IAHR), Jun 2015, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of sheet flow regime of sediment transport in a laboratory flume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, LAUSANNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Two-pHase modElling for Sediment dynamIcs in Geophysical Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chatou, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of bed load transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one-dimensional two-phase flow approach for sedimentation-consolidation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.249-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.025-c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload Transport. Part 2: The mobile granular Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Pailha</w:t>
+                <w:t xml:space="preserve">Simulation for the convective descent phase of dredged-sediment releases in the seawater by a two-fluid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621057v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation for the convective descent phase of dredged-sediment releases in the seawater by a two-fluid model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedload Transport. Part 1 : Two-Phase Model and 3D Numerical Implementation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Marc Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621135v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload Transport. Part 1 : Two-Phase Model and 3D Numerical Implementation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedload Transport. Part 2: The mobile granular Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621049v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charriage de particules dans un écoulement cisaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pailha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and dunes in pipe flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouriemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Two-Phase Numerical Model for Sediment Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouriemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multiphase Flow,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Tampa, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du clapage de sédiment avec un modèle à deux phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham van Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d’Olonne, France. pp.309-318, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.037-g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed-load transport by laminar shearing flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouriemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Medale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Dense Granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the water-sediment mixed flow in a periodic channel by a two-phase model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow simulation in hydraulic engineering / Dresdner Wasserbaukolloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Dresden, Germany. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621159v1</w:t>
-              </w:r>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">hal-03702247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the segregation of a large intruder in bedload sediment transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne (AUT), France. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element methods and continuum models in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna (Online), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting slope influence in idealized turbulent bedload transport: consequences for transport rate scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element simulations and continuous modeling of vertical size-segregation in bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, WASHINGTON, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulation of scour around a cylindrical pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eulerian two-phase flow model for sediment transport under realistic surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeulwoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of granular stress and turbulence models for unidirectional sheet flow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Sediment Transport in Oscillatory Sheet Flow by using a Large Eddy Simulation Eulerian Two-phase Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, SAN FRANCISCO, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On modeling heterogeneous coastal sediment transport - A numerical study using multiphase Eulerian and Euler-Lagrangian approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Calantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, NEW ORLEANS, MS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Modelling Perspectives Based on Novel High-Resolution Acoustic Measurements of Uniform Steady Sheet-Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Revil-Baudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hurther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, SAN FRANSISCO,CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12551,114 +12685,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation diphasique du transport sédimentaire en milieux côtiers et estuariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Caen, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00173387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12805,51 +12939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legi.grenoble-inp.fr/people/Julien.Chauchat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eletta Negretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039696" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dedieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Guta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.354" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salimi-Tarazouj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Traykovski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.274" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013930" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.903" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calantoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Morchid-Alaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.520" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935703" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Marzougui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0560-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;dale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.768798" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008306" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.546" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00798096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXM5JF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433899v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Barbry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.04.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2490L84-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dale Marc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZDP7PMJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343574v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauchat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004708" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11802" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9539" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135479v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9367" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001392v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Rafati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Bateman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042996v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marzougui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915258v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.025-c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouriemi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156706v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.037-g" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8385" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-78" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00173387v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legi.grenoble-inp.fr/people/Julien.Chauchat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kaczmarek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2026.105004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gilletta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Giamagas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Blanckaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/41p1-sn3p" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Renaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2299-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eletta Negretti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Lemmin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#8208;jian Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeulwoo Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-1561-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.104934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.104302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder Guta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.354" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102138" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Keetels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Puig Montell&#224;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Weij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2023.23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chassagne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.335" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Cheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salimi-Tarazouj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Traykovski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.114307" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Link" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Escauriaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081727" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.sediment.22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2017.1289260" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC013930" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.08.078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Calantoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4367-2017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Morchid-Alaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Gupta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935703" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Revil-Baudard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.23" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Marzougui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-015-0560-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Suarez Atias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;dale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.09.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham van Bang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dan Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2013.768798" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008306" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pailha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.546" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00798096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hau Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STXM5JF7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Barbry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.04.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2490L84-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dale Marc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZDP7PMJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chauchat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004708" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60588bb3dbc3774fef39ced753d904cc20727080;origin=https://github.com/SedFoam/sedfoam;visit=swh:1:snp:b187ee5497f84703f6260891e088d0b565c292e9;anchor=swh:1:rev:8922aa8f7587829e44c8a8dfc3d555768f7ff5a6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clemen&#231;ot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e84c375ced5a60a16adc152a913bb4c9c45863b2;origin=https://hal.archives-ouvertes.fr/hal-03702247;visit=swh:1:snp:70e4288f9831d400bf70d56236bc38d7565b48a8;anchor=swh:1:rel:997337281fccf289475bf1ca3cd558216bfd34a6;path=/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05384389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8844" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857979v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Chung Hung" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9539" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135479v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9367" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03099343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001392v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001237v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991222v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042932v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Rafati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882779v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043229v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043104v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Bateman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marzougui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043635v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.025-c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696513v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouriemi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156706v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.037-g" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Medale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8385" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135478v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042989v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043010v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00173387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>