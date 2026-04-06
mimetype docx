--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD44 in Group 1 Innate Lymphoid Cells Impacts the Development and Progression of Steatohepatitis</w:t>
+                <w:t xml:space="preserve">SETDB1 is critically required for uveal melanoma growth and represents a promising therapeutic target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bourinet</w:t>
+                <w:t xml:space="preserve">Imène Krossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vieira</w:t>
+                <w:t xml:space="preserve">Céline Pisibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Rousseau</w:t>
+                <w:t xml:space="preserve">Yann Cheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnafous</w:t>
+                <w:t xml:space="preserve">Karine Bille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Soysouvanh</w:t>
+                <w:t xml:space="preserve">Mélanie Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.70299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-08084-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234859v1</w:t>
+                <w:t xml:space="preserve">hal-05407816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SETDB1 is critically required for uveal melanoma growth and represents a promising therapeutic target</w:t>
+                <w:t xml:space="preserve">A ganglioside-based immune checkpoint enables senescent cells to evade immunosurveillance during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Krossa</w:t>
+                <w:t xml:space="preserve">Charlène Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pisibon</w:t>
+                <w:t xml:space="preserve">Iryna Moskalevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cheli</w:t>
+                <w:t xml:space="preserve">Antoine Debiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bille</w:t>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Dalmasso</w:t>
+                <w:t xml:space="preserve">Christina Fissoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.754. </w:t>
+              <w:t xml:space="preserve">Nature Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.219-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-025-08084-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43587-024-00776-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407816v1</w:t>
+                <w:t xml:space="preserve">hal-04949697v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ganglioside-based immune checkpoint enables senescent cells to evade immunosurveillance during aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ganglioside GD3 and its synthase (ST8SIA1) as novel senescence markers associated with osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Fissoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Iltis</w:t>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Moskalevska</w:t>
+                <w:t xml:space="preserve">Raissa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Debiesse</w:t>
+                <w:t xml:space="preserve">Margot Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Seguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Fissoun</w:t>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43587-024-00776-z⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01903-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949697v3</w:t>
+                <w:t xml:space="preserve">hal-05407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ganglioside GD3 and its synthase (ST8SIA1) as novel senescence markers associated with osteoarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Fissoun</w:t>
+                <w:t xml:space="preserve">CD44 in Group 1 Innate Lymphoid Cells Impacts the Development and Progression of Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maroun</w:t>
+                <w:t xml:space="preserve">Elodie Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raissa Silva</w:t>
+                <w:t xml:space="preserve">Déborah Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Milano</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
+                <w:t xml:space="preserve">Fréderic Soysouvanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01903-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/liv.70299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407814v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated B-Cells enhance epitope spreading to support successful cancer immunotherapy</w:t>
               </w:r>
@@ -1034,161 +1034,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of TRF2 expression and myeloid-derived suppressor cells infiltration with clinical outcome of patients with cutaneous melanoma</w:t>
+                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Ilié</w:t>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lantéri</w:t>
+                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chamorey</w:t>
+                <w:t xml:space="preserve">Cedric Gaggioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Thamphya</w:t>
+                <w:t xml:space="preserve">Armelle Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marame Hamila</w:t>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.1901446. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1901446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452920v1</w:t>
+                <w:t xml:space="preserve">hal-03452217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils: mediating TelOxidation and senescence</w:t>
               </w:r>
@@ -1272,429 +1272,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
+                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir El Maï</w:t>
+                <w:t xml:space="preserve">Laetitia Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaggioli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Wagner</w:t>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), p.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452217v1</w:t>
+                <w:t xml:space="preserve">hal-03126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126997v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Wagner</w:t>
+                <w:t xml:space="preserve">Association of TRF2 expression and myeloid-derived suppressor cells infiltration with clinical outcome of patients with cutaneous melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ilié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chamorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Thamphya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marame Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1901446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1901446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452906v1</w:t>
+                <w:t xml:space="preserve">hal-03452920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les horloges de la longévité</w:t>
               </w:r>
@@ -1765,329 +1765,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF2 positively regulates SULF2 expression increasing VEGF-A release and activity in tumor microenvironment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer cells induce immune escape via glycocalyx changes controlled by the telomeric protein TRF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Zizza</w:t>
+                <w:t xml:space="preserve">Charlene Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Dinami</w:t>
+                <w:t xml:space="preserve">Ludovic Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Porru</w:t>
+                <w:t xml:space="preserve">Sabrina Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cingolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erica Salvati</w:t>
+                <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (11), pp.e100012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415138v1</w:t>
+                <w:t xml:space="preserve">hal-02359442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cells induce immune escape via glycocalyx changes controlled by the telomeric protein TRF2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRF2 positively regulates SULF2 expression increasing VEGF-A release and activity in tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Iltis</w:t>
+                <w:t xml:space="preserve">Pasquale Zizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cervera</w:t>
+                <w:t xml:space="preserve">Roberto Dinami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+                <w:t xml:space="preserve">Manuela Porru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Croce</w:t>
+                <w:t xml:space="preserve">Chiara Cingolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359442v1</w:t>
+                <w:t xml:space="preserve">hal-02415138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRF2-Mediated Control of Telomere DNA Topology as a Mechanism for Chromosome-End Protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Benarroch-Popivker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Mendez-Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,283 +2170,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hofman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+                <w:t xml:space="preserve">P. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bazin</w:t>
+                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Ilie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616077v1</w:t>
+                <w:t xml:space="preserve">hal-02377448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bazin</w:t>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ilie</w:t>
+                <w:t xml:space="preserve">Marie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Juhel</w:t>
+                <w:t xml:space="preserve">Marius Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377448v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic Stress is a Novel Immunogenic Signal Driven by the Unfolded Protein Response and Detected by Neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyvia Moudombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vieira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnafous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Soysouvanh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Krossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisibon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cheli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dalmasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08084-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Milano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01903-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1382236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecorgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jenovai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antomarchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Sahlanee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2022.100069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ili&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lant&#233;ri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Thamphya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Hamila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1901446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Jacome Burbano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils&#8208;vicini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaggioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122998" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Zizza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dinami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Porru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cingolani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Salvati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Iltis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cervera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Kaur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.12.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Biroccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2774" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Krossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cheli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dalmasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08084-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Milano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01903-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vieira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnafous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Soysouvanh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1382236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecorgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jenovai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antomarchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Sahlanee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2022.100069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaggioli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Jacome Burbano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils&#8208;vicini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ili&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lant&#233;ri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Thamphya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Hamila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1901446" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Iltis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cervera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Zizza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dinami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Porru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cingolani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Salvati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Kaur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.12.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Biroccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2774" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>