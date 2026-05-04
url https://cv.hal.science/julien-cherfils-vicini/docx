--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,2347 +368,2481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949697v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ganglioside GD3 and its synthase (ST8SIA1) as novel senescence markers associated with osteoarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guibert</w:t>
+                <w:t xml:space="preserve">SETDB1 is critically required for uveal melanoma growth and represents a promising therapeutic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Krossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01903-3⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-025-08084-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407814v1</w:t>
+                <w:t xml:space="preserve">hal-05589504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD44 in Group 1 Innate Lymphoid Cells Impacts the Development and Progression of Steatohepatitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Soysouvanh</w:t>
+                <w:t xml:space="preserve">The ganglioside GD3 and its synthase (ST8SIA1) as novel senescence markers associated with osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Fissoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.70299⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01903-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234859v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated B-Cells enhance epitope spreading to support successful cancer immunotherapy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CD44 in Group 1 Innate Lymphoid Cells Impacts the Development and Progression of Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bourinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnafous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Soysouvanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1382236⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.70299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797614v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil extracellular traps formed during chemotherapy confer treatment resistance via TGF-β activation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activated B-Cells enhance epitope spreading to support successful cancer immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leulliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccell.2023.03.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1382236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122824v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 as potential immunotherapeutic tool for bone metastases in lung cancer : a preclinical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+                <w:t xml:space="preserve">Neutrophil extracellular traps formed during chemotherapy confer treatment resistance via TGF-β activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jenovai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cancer Biology - Metastasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adcanc.2022.100069⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), pp.757-775.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccell.2023.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273244v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Wagner</w:t>
+                <w:t xml:space="preserve">CX3CL1 as potential immunotherapeutic tool for bone metastases in lung cancer : a preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Antomarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Al-Sahlanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cancer Biology - Metastasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.100069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adcanc.2022.100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452217v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils: mediating TelOxidation and senescence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108164⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452917v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutrophils: mediating TelOxidation and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sol Jacome Burbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils‐vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021108164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126997v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A small-molecule P2RX7 activator promotes anti-tumor immune responses and sensitizes lung tumor to immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Wagner</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), p.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452906v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of TRF2 expression and myeloid-derived suppressor cells infiltration with clinical outcome of patients with cutaneous melanoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marame Hamila</w:t>
+                <w:t xml:space="preserve">A Novel Screen for Expression Regulators of the Telomeric Protein TRF2 Identified Small Molecules That Impair TRF2 Dependent Immunosuppression and Tumor Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir El Maï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Janho Dit Hreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1901446⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13122998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452920v1</w:t>
+                <w:t xml:space="preserve">hal-03452906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les horloges de la longévité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association of TRF2 expression and myeloid-derived suppressor cells infiltration with clinical outcome of patients with cutaneous melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ilié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chamorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Thamphya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marame Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020242⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1901446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1901446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049533v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cells induce immune escape via glycocalyx changes controlled by the telomeric protein TRF2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les horloges de la longévité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2018100012⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1113-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359442v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF2 positively regulates SULF2 expression increasing VEGF-A release and activity in tumor microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erica Salvati</w:t>
+                <w:t xml:space="preserve">Cancer cells induce immune escape via glycocalyx changes controlled by the telomeric protein TRF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (11), pp.e100012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2018100012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415138v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF2-Mediated Control of Telomere DNA Topology as a Mechanism for Chromosome-End Protection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Parminder Kaur</w:t>
+                <w:t xml:space="preserve">TRF2 positively regulates SULF2 expression increasing VEGF-A release and activity in tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Zizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dinami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Porru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cingolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458026v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Juhel</w:t>
+                <w:t xml:space="preserve">TRF2-Mediated Control of Telomere DNA Topology as a Mechanism for Chromosome-End Protection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Benarroch-Popivker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Mendez-Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Lototska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parminder Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.274-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377448v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Thierry Juhel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616077v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic and Pharmacological Inactivation of the Purinergic P2RX7 Receptor Dampens Inflammation but Increases Tumor Incidence in a Mouse Model of Colitis-Associated Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (5), pp.835-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911540v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Viant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TRF2 inhibits a cell-extrinsic pathway through which natural killer cells eliminate cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Biroccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (7), pp.818-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb2774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2718,161 +2852,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic Stress is a Novel Immunogenic Signal Driven by the Unfolded Protein Response and Detected by Neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debiesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvia Moudombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3019,51 +3153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Krossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cheli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dalmasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08084-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Milano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01903-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vieira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnafous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Soysouvanh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1382236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecorgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jenovai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.03.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antomarchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Sahlanee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2022.100069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaggioli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Jacome Burbano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils&#8208;vicini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ili&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lant&#233;ri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Thamphya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Hamila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1901446" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gilson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Iltis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cervera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Zizza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dinami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Porru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cingolani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Salvati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Kaur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.12.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Biroccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2774" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Krossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cheli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dalmasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-08084-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949697v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Iltis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Moskalevska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Fissoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43587-024-00776-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Milano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01903-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vieira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnafous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Soysouvanh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kellermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leulliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1382236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecorgne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jenovai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2023.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cohen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Antomarchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Al-Sahlanee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2022.100069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir El Ma&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Janho Dit Hreich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaggioli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13122998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Jacome Burbano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils&#8208;vicini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108164" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Douguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benzaquen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Juhel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20912-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ili&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lant&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Thamphya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marame Hamila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1901446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020242" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Iltis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cervera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pisano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2018100012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Zizza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dinami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Porru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cingolani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Salvati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Benarroch-Popivker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parminder Kaur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juhel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1778" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bazin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ilie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Biroccio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Augereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2774" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>