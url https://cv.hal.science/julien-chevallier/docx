--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -183,1428 +183,1562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion approximation of multi-class Hawkes processes: Theoretical and numerical analysis</w:t>
+                <w:t xml:space="preserve">Inferring the dependence graph density of binary graphical models in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Melnykova</w:t>
+                <w:t xml:space="preserve">Eva Löcherbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Tubikanec</w:t>
+                <w:t xml:space="preserve">Guilherme Ost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (3), pp.716-756. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (2), pp.861-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/apr.2020.73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/25-AOS2592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513614v2</w:t>
+                <w:t xml:space="preserve">hal-04609972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations for Spatially Extended Hawkes Processes</w:t>
+                <w:t xml:space="preserve">Diffusion approximation of multi-class Hawkes processes: Theoretical and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Ost</w:t>
+                <w:t xml:space="preserve">Anna Melnykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Tubikanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.03.015⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.716-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2020.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291280v1</w:t>
+                <w:t xml:space="preserve">hal-02513614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field limits for nonlinear spatially extended Hawkes processes with exponential memory kernels</w:t>
+                <w:t xml:space="preserve">Fluctuations for Spatially Extended Hawkes Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Ost</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Ost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 129 (1), pp.1-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 130 (9), pp.5510-5542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489278v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of interacting neurons with random synaptic weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Grazieschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Leocata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Grazieschi</w:t>
+                <w:t xml:space="preserve">Cyrille Mascart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, CEMRACS 2017 - Numerical methods for stochastic models: control, uncertainty quantification, mean-field, 65, pp.445-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201965445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform decomposition of probability measures: quantization, clustering and rate of convergence</w:t>
+                <w:t xml:space="preserve">Mean field limits for nonlinear spatially extended Hawkes processes with exponential memory kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Löcherbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpr.2018.69⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677877v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus sensitivity of a spiking neural network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170 (4), pp.800-808. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1948-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589112v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field limit of generalized Hawkes processes</w:t>
+                <w:t xml:space="preserve">Uniform decomposition of probability measures: quantization, clustering and rate of convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.1037-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2018.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.02.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01217407v2</w:t>
+                <w:t xml:space="preserve">hal-01677877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations for mean-field interacting age-dependent Hawkes processes</w:t>
+                <w:t xml:space="preserve">Mean-field limit of generalized Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-EJP63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393373v2</w:t>
+                <w:t xml:space="preserve">hal-01217407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
+                <w:t xml:space="preserve">Fluctuations for mean-field interacting age-dependent Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-EJP63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection of dependence patterns with delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laloë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.201400235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998864v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical point processes obtained from a Gaussian random field with a view toward statistics</w:t>
+                <w:t xml:space="preserve">Community detection for binary graphical models in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146209v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the dependence graph density of binary graphical models in high dimension</w:t>
+                <w:t xml:space="preserve">Critical point processes obtained from a Gaussian random field with a view toward statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Löcherbach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04609972v1</w:t>
+                <w:t xml:space="preserve">hal-05146209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community detection for binary graphical models in high dimension</w:t>
+                <w:t xml:space="preserve">Uniform in time modulus of continuity of Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803948v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in time modulus of continuity of Brownian motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural selection promotes the evolution of recombination 1: between the products of natural selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gerrish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galeota-Sprung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sniegowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361156v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural selection and the advantage of recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gerrish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galeota-Sprung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sniegowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,231 +1750,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural selection promotes the evolution of recombination 1: between the products of natural selection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation par champ-moyen : le couplage à la Sznitman pour les nuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1850,100 +1866,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling large neural networks via Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. COMUE Université Côte d'Azur (2015 - 2019), 2016. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016AZUR4051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01415622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1953,91 +1969,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey in the fields of PDE, probabilities and statistics with point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probability [math.PR]. Université grenoble Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05431747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2047,114 +2063,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeanFieldGraph.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2222,51 +2238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A53C9251"/>
+    <w:nsid w:val="26EDA07B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2453,51 +2469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0736-8487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197670377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513614v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tubikanec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.73" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.03.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489278v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;cherbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grazieschi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677877v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2018.69" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589112v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1948-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217407v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.02.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393373v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP63" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998864v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201400235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361156v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gerrish" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galeota-Sprung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cordero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sniegowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433292v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01415622v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR4051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05431747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0736-8487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197670377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOS2592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513614v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tubikanec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.73" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.03.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grazieschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489278v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;cherbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589112v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1948-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677877v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2018.69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217407v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.02.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393373v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998864v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201400235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803948v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361156v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gerrish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galeota-Sprung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sniegowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cordero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433292v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01415622v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR4051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05431747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>