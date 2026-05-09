--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -516,278 +516,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network of interacting neurons with random synaptic weights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean field limits for nonlinear spatially extended Hawkes processes with exponential memory kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Grazieschi</w:t>
+                <w:t xml:space="preserve">A. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Leocata</w:t>
+                <w:t xml:space="preserve">E. Löcherbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Mascart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201965445⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928990v1</w:t>
+                <w:t xml:space="preserve">hal-01489278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field limits for nonlinear spatially extended Hawkes processes with exponential memory kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network of interacting neurons with random synaptic weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Grazieschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Leocata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Mascart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CEMRACS 2017 - Numerical methods for stochastic models: control, uncertainty quantification, mean-field, 65, pp.445-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201965445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489278v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulus sensitivity of a spiking neural network model</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26EDA07B"/>
+    <w:nsid w:val="048C561F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +2469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0736-8487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197670377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOS2592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513614v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tubikanec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.73" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.03.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grazieschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965445" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489278v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;cherbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589112v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1948-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677877v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2018.69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217407v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.02.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393373v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998864v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201400235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803948v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361156v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gerrish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galeota-Sprung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sniegowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cordero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433292v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01415622v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR4051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05431747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0736-8487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197670377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOS2592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513614v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tubikanec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.73" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.03.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489278v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;cherbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grazieschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589112v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1948-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677877v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2018.69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217407v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.02.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393373v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998864v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201400235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803948v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361156v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gerrish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galeota-Sprung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sniegowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cordero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433292v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01415622v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR4051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05431747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>