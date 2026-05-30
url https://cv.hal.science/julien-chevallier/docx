--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1,2183 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2131 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférence à l'UFR IM2AG de l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0736-8487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197670377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=PLia_KwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the dependence graph density of binary graphical models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Löcherbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 54 (2), pp.861-881. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-AOS2592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion approximation of multi-class Hawkes processes: Theoretical and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Melnykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Tubikanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.716-756. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/apr.2020.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations for Spatially Extended Hawkes Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (9), pp.5510-5542. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2020.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean field limits for nonlinear spatially extended Hawkes processes with exponential memory kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Löcherbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489278v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of interacting neurons with random synaptic weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Grazieschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leocata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, CEMRACS 2017 - Numerical methods for stochastic models: control, uncertainty quantification, mean-field, 65, pp.445-475. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201965445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus sensitivity of a spiking neural network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170 (4), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-017-1948-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589112v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform decomposition of probability measures: quantization, clustering and rate of convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (4), pp.1037-1045. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2018.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677877v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-field limit of generalized Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (12), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations for mean-field interacting age-dependent Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (42), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJP63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Doumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dependence patterns with delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laloë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (6), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bimj.201400235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998864v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection for binary graphical models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Ost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical point processes obtained from a Gaussian random field with a view toward statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus Waagepetersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform in time modulus of continuity of Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361156v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural selection promotes the evolution of recombination 1: between the products of natural selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gerrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galeota-Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sniegowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural selection and the advantage of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gerrish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galeota-Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sniegowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation par champ-moyen : le couplage à la Sznitman pour les nuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling large neural networks via Hawkes processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. COMUE Université Côte d'Azur (2015 - 2019), 2016. English. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016AZUR4051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01415622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey in the fields of PDE, probabilities and statistics with point processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probability [math.PR]. Université grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05431747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeanFieldGraph.jl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2238,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="048C561F"/>
+    <w:nsid w:val="413E4303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2469,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0736-8487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197670377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOS2592" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513614v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tubikanec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.73" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.03.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489278v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;cherbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grazieschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589112v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1948-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677877v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2018.69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217407v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.02.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393373v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP63" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998864v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201400235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803948v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361156v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gerrish" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galeota-Sprung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sniegowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cordero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433292v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01415622v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR4051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05431747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0736-8487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197670377" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PLia_KwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L&#246;cherbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOS2592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513614v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Melnykova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tubikanec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.73" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.03.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489278v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#246;cherbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Grazieschi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589112v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1948-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677877v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2018.69" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217407v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.02.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393373v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJP63" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998864v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lalo&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201400235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803948v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361156v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gerrish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galeota-Sprung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sniegowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cordero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433292v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01415622v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR4051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05431747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:907d5f174b89db97b85302c1d2aa0df4e5c57a34;origin=https://github.com/jucheval/MeanFieldGraph.jl;visit=swh:1:snp:36ad90151180beb50dc622b6c2b8e8eeb73459e3;anchor=swh:1:rev:18543ce7d95b7607e8918f6abf846f0844450646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>