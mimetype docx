--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -282,308 +282,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polyethylene films drawn by machine direction orientation and consequences on their photooxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Effect of Photoaging on Polyethylene Permeability: Measurement of the Transport Properties in the Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Mazeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127692⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.496-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785744v1</w:t>
+                <w:t xml:space="preserve">hal-04785732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Effect of Photoaging on Polyethylene Permeability: Measurement of the Transport Properties in the Liquid Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of polyethylene films drawn by machine direction orientation and consequences on their photooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Taviot-Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhouyun Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.496-503. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.127692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785732v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of sequential photooxidation of polycarbonate: Relating microscopic modifications to the change of oxygen permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,51 +2146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2598860"/>
+    <w:nsid w:val="DE93BF69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-christmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyun Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grinderslev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01185k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-christmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyun Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grinderslev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01185k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>