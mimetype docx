--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -754,365 +754,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
+                <w:t xml:space="preserve">The role of ketyl radicals in free radical photopolymerization: new experimental and theoretical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.1099-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py01185k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027481v1</w:t>
+                <w:t xml:space="preserve">hal-03710097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Influence of the 4f 5 5d 1 State in the 4f 6 Electronic Configuration of Sm 2+ in Crystal Hosts</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigations of free radical photopolymerization: Inhibition and termination reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Hagemann</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Allonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b01191⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.254-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708608v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ketyl radicals in free radical photopolymerization: new experimental and theoretical insights</w:t>
+                <w:t xml:space="preserve">New Insights into the Influence of the 4f 5 5d 1 State in the 4f 6 Electronic Configuration of Sm 2+ in Crystal Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (9), pp.1099-1109. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (13), pp.2881-2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py01185k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710097v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazine-Based Type-II Photoinitiating System for Free Radical Photopolymerization: Mechanism, Efficiency, and Modeling</w:t>
               </w:r>
@@ -1137,64 +1137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 218 (18), pp.1600597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1254,77 +1254,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suqing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (8), pp.1972-1981. </w:t>
@@ -1375,51 +1375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of the Key Role of [Ru(bpy)3]2+ in Photocatalyzed RAFT Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano H Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Allonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE93BF69"/>
+    <w:nsid w:val="75E8567C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-christmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyun Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grinderslev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01185k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-christmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyun Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grinderslev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01185k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>