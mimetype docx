--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -282,308 +282,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Effect of Photoaging on Polyethylene Permeability: Measurement of the Transport Properties in the Liquid Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of polyethylene films drawn by machine direction orientation and consequences on their photooxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhouyun Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Christmann</w:t>
+                <w:t xml:space="preserve">Christine Taviot-Guého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02178⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.127692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785732v1</w:t>
+                <w:t xml:space="preserve">hal-04785744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polyethylene films drawn by machine direction orientation and consequences on their photooxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Effect of Photoaging on Polyethylene Permeability: Measurement of the Transport Properties in the Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Pichon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Sarakha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 313, pp.127692. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.496-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785744v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of sequential photooxidation of polycarbonate: Relating microscopic modifications to the change of oxygen permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouyun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sarakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Christmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,51 +2146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E8567C"/>
+    <w:nsid w:val="0BC1CDEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2377,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-christmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyun Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127692" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grinderslev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01185k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-christmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5039-2282" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05098817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Christmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Allonas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mazeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouyun Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Grinderslev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01185k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.11.057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b01191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqing Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b11829" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G15MDFZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano H Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Stefano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>