--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1439,165 +1439,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réunions de section et de groupe de la SFIO, 1905-1920</w:t>
+                <w:t xml:space="preserve">Rosa Luxemburg, dreyfusarde internationaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche socialiste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112-113, pp.121-132</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451943v1</w:t>
+                <w:t xml:space="preserve">hal-05340292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Luxemburg, dreyfusarde internationaliste</w:t>
+                <w:t xml:space="preserve">Les réunions de section et de groupe de la SFIO, 1905-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78</w:t>
+              <w:t xml:space="preserve">Recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112-113, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340292v1</w:t>
+                <w:t xml:space="preserve">hal-05451943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les socialistes, le vélo, et la folie du pétrole avant 1914</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EDB9F9C"/>
+    <w:nsid w:val="5EEBCFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3051,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chuzeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8564-9872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168063468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22470289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000485184X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuzeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/dix-questions/dix-questions-sur-le-communisme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luxemburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/la-petite-litteraire/rosa-luxemburg-commencer-a-vivre-humainement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/ceux-d-en-bas/leo-frankel-communard-sans-frontieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/ceux-d-en-bas/un-court-moment-revolutionnaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.225.0151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bxy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chuzeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8564-9872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168063468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22470289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000485184X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuzeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/dix-questions/dix-questions-sur-le-communisme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luxemburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/la-petite-litteraire/rosa-luxemburg-commencer-a-vivre-humainement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/ceux-d-en-bas/leo-frankel-communard-sans-frontieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/ceux-d-en-bas/un-court-moment-revolutionnaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.225.0151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bxy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>