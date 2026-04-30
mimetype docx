--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2820,51 +2820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EEBCFED"/>
+    <w:nsid w:val="6ACAB4BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>