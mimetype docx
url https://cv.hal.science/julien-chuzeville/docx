--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22470289</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uQFCeC8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000000485184X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -644,681 +665,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève histoire des socialismes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuzeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Libertalia, 2025, 9782377293681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimmerwald 1915, l’internationalisme contre la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smolny, 2024, 978-2-490793-22-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix questions sur le communisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Libertalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782377292783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commencer à vivre humainement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Luxemburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Libertalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782377292318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Frankel, communard sans frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Libertalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37729-165-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres d’un syndicaliste sous l’uniforme, 1915-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Smolny, 2018, 978-2-9528276-9-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un court moment révolutionnaire, la création du Parti communiste en France (1915-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Libertalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-37729-010-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militants contre la guerre 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spartacus, 2014, 978-2-902963-68-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Loriot, le fondateur oublié du Parti communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2012, 978-2-336-00119-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1328,100 +1349,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants socialistes et communistes en France sous la IIIe République, du local au transnational, de la monographie à la prosopographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Normandie Université, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024NORMR001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05047348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1431,696 +1452,696 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Luxemburg, dreyfusarde internationaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réunions de section et de groupe de la SFIO, 1905-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112-113, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les socialistes, le vélo, et la folie du pétrole avant 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 56 (1), pp.217-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecorev.056.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commission d’unification socialiste de 1904-1905</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1920, une militante au congrès de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cohérence de Rosa Luxemburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur la 6 e section SFIO du département de la Seine, 1909-1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 225 (3), pp.151-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.225.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fédération socialiste du Gers et la scission du congrès de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72-73, pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lefeuvre, socialiste révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 159, pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2130,512 +2151,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du mouvement ouvrier dans La Révolution prolétarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution prolétarienne 1925-2025, la revue qui n'a pas observé le mouvement ouvrier mais qui l'a vécu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, 2025, 979-10-399-0263-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialistes et syndicalistes zimmerwaldiens contre la guerre, par la révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisme et pacifisme, de la IIe Internationale à la guerre froide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu, 2024, Gauches d’ici et d’ailleurs, 979-10-90129-72-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Commission du Travail et de l’Échange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Commune de Paris 1871, les acteurs, l’événement, les lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de L’Atelier, 2021, 9782708245969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militantes féministes révolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux alentours du congrès de Tours, 1914-1924, scission du socialisme et fondation du Parti communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d’histoire vivante de Montreuil, 2020, 978-2-9525418-7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondateurs de la SFIC et la gauche germano-hollandaise, un échange interrompu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le PCF, un parti global (1919-1989), approches transnationales et comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, 2019, 978-2-36441-297-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Loriot et le Syndicat des instituteurs de la Seine : une équipe militante contre la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Syndicalisme à l’épreuve de la Première Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2017, 978-2753551862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rassemblement du mouvement ouvrier pacifiste révolutionnaire au sein du Comité pour la reprise des relations internationales (1915-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mouvement ouvrier provençal à l’épreuve de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, 2015, 978-2-84950-488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2645,114 +2666,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consultation internationale de La Petite République en 1899</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuzeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12bxy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2820,51 +2841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ACAB4BC"/>
+    <w:nsid w:val="E9A86F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3051,51 +3072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chuzeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8564-9872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168063468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22470289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000485184X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048456v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuzeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/dix-questions/dix-questions-sur-le-communisme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luxemburg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/la-petite-litteraire/rosa-luxemburg-commencer-a-vivre-humainement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/ceux-d-en-bas/leo-frankel-communard-sans-frontieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/ceux-d-en-bas/un-court-moment-revolutionnaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.225.0151" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050700v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bxy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-chuzeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8564-9872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168063468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22470289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uQFCeC8AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000485184X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuzeville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/dix-questions/dix-questions-sur-le-communisme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Luxemburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/la-petite-litteraire/rosa-luxemburg-commencer-a-vivre-humainement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslibertalia.com/catalogue/ceux-d-en-bas/leo-frankel-communard-sans-frontieres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monatte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslibertalia.com/catalogue/ceux-d-en-bas/un-court-moment-revolutionnaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05047348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMR001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.056.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.225.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bxy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>