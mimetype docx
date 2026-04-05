--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -615,51 +615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Insulation Layer on the Connection Tracks of a Biosensor with Coplanar Electrodes to Increase the Normalized Impedance Variation</w:t>
+                <w:t xml:space="preserve">Influence of Electrode Connection Tracks on Biological Cell Measurements by Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudel</w:t>
@@ -677,316 +677,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Kourtiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.108. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios9030108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19132839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919114v1</w:t>
+                <w:t xml:space="preserve">hal-03919106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-On-A-Chip Device for Yeast Cell Characterization in Low-Conductivity Media Combining Cytometry and Bio-Impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of an Insulation Layer on the Connection Tracks of a Biosensor with Coplanar Electrodes to Increase the Normalized Impedance Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (15), pp.3366. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19153366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios9030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919110v1</w:t>
+                <w:t xml:space="preserve">hal-03919114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrode Connection Tracks on Biological Cell Measurements by Impedance Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lab-On-A-Chip Device for Yeast Cell Characterization in Low-Conductivity Media Combining Cytometry and Bio-Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Kourtiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (13), pp.2839. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19132839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19153366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919106v1</w:t>
+                <w:t xml:space="preserve">hal-03919110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric parameters optimization of planar interdigitated electrodes for bioimpedance spectroscopy</w:t>
               </w:r>
@@ -2878,51 +2878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxi Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kourtiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ad567e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bettenfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schlauder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10120208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Luiz Alves de Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9030108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19132839" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03628267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bailleul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoshi Yamada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58847/ap.2501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20945.75365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27237.20968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves de Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourjilat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62684-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxi Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kourtiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ad567e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bettenfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schlauder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10120208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Luiz Alves de Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19132839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9030108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03628267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bailleul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoshi Yamada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58847/ap.2501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20945.75365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27237.20968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves de Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourjilat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62684-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>