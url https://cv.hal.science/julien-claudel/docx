--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -615,51 +615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrode Connection Tracks on Biological Cell Measurements by Impedance Spectroscopy</w:t>
+                <w:t xml:space="preserve">Use of an Insulation Layer on the Connection Tracks of a Biosensor with Coplanar Electrodes to Increase the Normalized Impedance Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudel</w:t>
@@ -677,316 +677,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Kourtiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (13), pp.2839. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19132839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios9030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919106v1</w:t>
+                <w:t xml:space="preserve">hal-03919114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Insulation Layer on the Connection Tracks of a Biosensor with Coplanar Electrodes to Increase the Normalized Impedance Variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lab-On-A-Chip Device for Yeast Cell Characterization in Low-Conductivity Media Combining Cytometry and Bio-Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Kourtiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (3), pp.108. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios9030108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19153366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919114v1</w:t>
+                <w:t xml:space="preserve">hal-03919110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-On-A-Chip Device for Yeast Cell Characterization in Low-Conductivity Media Combining Cytometry and Bio-Impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Electrode Connection Tracks on Biological Cell Measurements by Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Luiz Alves de Araujo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (15), pp.3366. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19153366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19132839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919110v1</w:t>
+                <w:t xml:space="preserve">hal-03919106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric parameters optimization of planar interdigitated electrodes for bioimpedance spectroscopy</w:t>
               </w:r>
@@ -1615,291 +1615,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03628267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Sensitivity by Novel Needle-Type GMR Sensor Used in Biomedical Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid microfluidic biosensor for single cell flow impedance spectroscopy: theoretical approach and firt validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Shirzadfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDICON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00846-2_206⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. pp.841-844, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00846-2_208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397788v1</w:t>
+                <w:t xml:space="preserve">hal-01397383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid microfluidic biosensor for single cell flow impedance spectroscopy: theoretical approach and firt validations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis Sensitivity by Novel Needle-Type GMR Sensor Used in Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Shirzadfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Kourtiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sotoshi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDICON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. pp.841-844, </w:t>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00846-2_208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00846-2_206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397383v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2878,51 +2878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxi Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kourtiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ad567e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bettenfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schlauder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10120208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Luiz Alves de Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19132839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9030108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03628267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bailleul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoshi Yamada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58847/ap.2501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20945.75365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27237.20968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves de Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourjilat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62684-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxi Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kourtiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ad567e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bettenfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Kourtiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schlauder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deschamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tuan Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10120208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Luiz Alves de Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios9030108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19132839" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03628267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bailleul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poulletier de Gannes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;kaoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666172" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotoshi Yamada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_206" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Kaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58847/ap.2501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20945.75365" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27237.20968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves de Araujo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourjilat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62684-6_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>