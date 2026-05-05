--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -879,1844 +879,1844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Roussey</w:t>
+                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174828v1</w:t>
+                <w:t xml:space="preserve">hal-03420085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and frugal model of biomass pyrolysis in the range 100–800 °C: Inverse analysis of DAEM parameters, validation on static tests and determination of heats of reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila El Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288, pp.119692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.8444. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.110233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420085v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
+                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174833v1</w:t>
+                <w:t xml:space="preserve">hal-03174798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+                <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
+                <w:t xml:space="preserve">Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingena Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174798v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Water migration in wood during imbibition assessed by X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dingena Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.14007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202017214007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936438v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water migration in wood during imbibition assessed by X-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien An Phung Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202017214007⟩</w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (8), pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955184v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flowability characterization of torrefied biomass powders: static and dynamic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.105608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954920v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowability characterization of torrefied biomass powders: static and dynamic testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.105608. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.123819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903554v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+                <w:t xml:space="preserve">Effect of torrefaction intensity on the flow properties of lignocellulosic biomass powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294222v1</w:t>
+                <w:t xml:space="preserve">hal-01959291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huy Do</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal properties of a biocomposite based on polyvinylchloride/epoxidized natural rubber blend reinforced with rice husk microfiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qb Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Td Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nd Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tml Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.089270571985777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705719857774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2019.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294258v1</w:t>
+                <w:t xml:space="preserve">hal-02525447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal properties of a biocomposite based on polyvinylchloride/epoxidized natural rubber blend reinforced with rice husk microfiller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qb Bui</w:t>
+                <w:t xml:space="preserve">On the importance of heat and mass transfer coupling for the characterization of hygroscopic insulation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.968-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0892705719857774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525447v1</w:t>
+                <w:t xml:space="preserve">hal-02294414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of torrefaction intensity on the flow properties of lignocellulosic biomass powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+                <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.105100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959291v1</w:t>
+                <w:t xml:space="preserve">hal-02294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of heat and mass transfer coupling for the characterization of hygroscopic insulation materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.968-975. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.732-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294414v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of a packed bed of non-spherical polydisperse particles: A fully virtual approach validated by experiments</w:t>
               </w:r>
@@ -2800,278 +2800,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656548v2</w:t>
+                <w:t xml:space="preserve">hal-01652558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (11), pp.863-872. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media, 140, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652558v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of industrial woody biomass pretreatment addressed by DryKiln_CRP, a multiscale computational model: Particle, bed, and dryer levels</w:t>
               </w:r>
@@ -3213,51 +3213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (11-12), pp.1136-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,403 +4193,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'épaisseur de particule sur l'homogénéité de traitement thermique d'un bois de peuplier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+                <w:t xml:space="preserve">Biomass degradation during steam treatment assessed at the tissue and parietal scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661843v1</w:t>
+                <w:t xml:space="preserve">hal-01820357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass degradation during steam treatment assessed at the tissue and parietal scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017: 8th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820357v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
+                <w:t xml:space="preserve">Influence de l'épaisseur de particule sur l'homogénéité de traitement thermique d'un bois de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017: 8th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661834v1</w:t>
+                <w:t xml:space="preserve">hal-01661843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the mass transfer in porous media by coupling technologies of imaging</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
+                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
@@ -4883,97 +4883,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462558v1</w:t>
+                <w:t xml:space="preserve">hal-04462618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
+                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
@@ -5008,73 +5008,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462618v1</w:t>
+                <w:t xml:space="preserve">hal-04462558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des transferts d'humidité au sein du bois lamellé croisé (CLT) : mesures par tomographie X et modélisation numérique</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy issues of drying and heat treatment for solid wood and other biomass sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5584,51 +5584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Bekri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qb Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Mao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tml Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719857774" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1143483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshya Singhal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Mukherji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Nagaraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parlatore Lancha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00861231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Bekri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qb Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Mao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tml Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719857774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1143483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshya Singhal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Mukherji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Nagaraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parlatore Lancha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00861231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>