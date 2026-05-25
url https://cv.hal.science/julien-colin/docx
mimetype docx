--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1277,295 +1277,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
+                <w:t xml:space="preserve">Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingena Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174798v1</w:t>
+                <w:t xml:space="preserve">hal-02936438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dingena Schott</w:t>
+                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936438v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water migration in wood during imbibition assessed by X-ray imaging</w:t>
               </w:r>
@@ -1698,77 +1698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Phung Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Tai Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2434,103 +2434,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 179, pp.105100. </w:t>
@@ -2581,51 +2581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5584,51 +5584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Bekri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qb Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Mao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tml Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719857774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1143483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshya Singhal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Mukherji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Nagaraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parlatore Lancha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00861231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Khazem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121231" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Bekri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qb Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd Mao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tml Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719857774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1143483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshya Singhal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Mukherji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Nagaraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parlatore Lancha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00861231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>