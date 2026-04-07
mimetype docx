--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien colmars </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4778-9200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15184920X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2011) LMGC, Montpellier, Thèse de Doctorat, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Laboratoire du Musée de la Musique, Post-Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2014) Institut Jean Le Rond d'Alembert, ATER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014-) Laboratoire de Mécanique des Contacts et des Structures, INSA Lyon, MCF, Mise en forme des renforts fibreux pour les matériaux composites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mise en forme des renforts fibreux (caractérisation expérimentales, modélisation numérique par éléments finis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hygromécanique du matériau bois, conservation du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 379, pp.119943. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer shell approach for simulating composite preforming with varying fibre orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaifu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in-plane bending behaviour on textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 273, pp.109206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentations pour le contrôle continu des panneaux peints en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient simulation tool for textile modelling at meso-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING-ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, Unknown Region. pp.439-447, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ruochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Mihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine bois & mécanique des structures : deux cas d'étude en restauration de mobilier bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien colmars </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4778-9200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15184920X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2011) LMGC, Montpellier, Thèse de Doctorat, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Laboratoire du Musée de la Musique, Post-Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2014) Institut Jean Le Rond d'Alembert, ATER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014-) Laboratoire de Mécanique des Contacts et des Structures, INSA Lyon, MCF, Mise en forme des renforts fibreux pour les matériaux composites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mise en forme des renforts fibreux (caractérisation expérimentales, modélisation numérique par éléments finis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hygromécanique du matériau bois, conservation du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 379, pp.119943. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer shell approach for simulating composite preforming with varying fibre orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaifu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in-plane bending behaviour on textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 273, pp.109206. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentations pour le contrôle continu des panneaux peints en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient simulation tool for textile modelling at meso-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING-ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, Unknown Region. pp.439-447, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ruochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Mihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine bois & mécanique des structures : deux cas d'étude en restauration de mobilier bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93AFC6EE"/>
+    <w:nsid w:val="98845E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="93D9DF47"/>
+    <w:nsid w:val="D07BE348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A3612258"/>
+    <w:nsid w:val="F00DC3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-colmars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4778-9200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15184920X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-00765961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Simmonds" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bachelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-colmars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4778-9200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15184920X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-00765961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Simmonds" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bachelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>