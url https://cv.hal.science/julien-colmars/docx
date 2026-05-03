--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien colmars </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4778-9200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15184920X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2011) LMGC, Montpellier, Thèse de Doctorat, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Laboratoire du Musée de la Musique, Post-Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2014) Institut Jean Le Rond d'Alembert, ATER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014-) Laboratoire de Mécanique des Contacts et des Structures, INSA Lyon, MCF, Mise en forme des renforts fibreux pour les matériaux composites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mise en forme des renforts fibreux (caractérisation expérimentales, modélisation numérique par éléments finis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hygromécanique du matériau bois, conservation du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 379, pp.119943. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer shell approach for simulating composite preforming with varying fibre orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaifu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in-plane bending behaviour on textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 273, pp.109206. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentations pour le contrôle continu des panneaux peints en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient simulation tool for textile modelling at meso-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING-ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, Unknown Region. pp.439-447, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ruochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Mihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine bois & mécanique des structures : deux cas d'étude en restauration de mobilier bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien colmars </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4778-9200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15184920X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2011) LMGC, Montpellier, Thèse de Doctorat, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Laboratoire du Musée de la Musique, Post-Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2014) Institut Jean Le Rond d'Alembert, ATER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014-) Laboratoire de Mécanique des Contacts et des Structures, INSA Lyon, MCF, Mise en forme des renforts fibreux pour les matériaux composites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mise en forme des renforts fibreux (caractérisation expérimentales, modélisation numérique par éléments finis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hygromécanique du matériau bois, conservation du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 379, pp.119943. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer shell approach for simulating composite preforming with varying fibre orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaifu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in-plane bending behaviour on textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 273, pp.109206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentations pour le contrôle continu des panneaux peints en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient simulation tool for textile modelling at meso-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING-ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, Unknown Region. pp.439-447, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Mihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ruochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine bois & mécanique des structures : deux cas d'étude en restauration de mobilier bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98845E00"/>
+    <w:nsid w:val="48D94B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D07BE348"/>
+    <w:nsid w:val="AF2A549F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F00DC3B6"/>
+    <w:nsid w:val="C22162C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-colmars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4778-9200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15184920X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-00765961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Simmonds" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bachelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-colmars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4778-9200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15184920X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-00765961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Simmonds" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bachelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>