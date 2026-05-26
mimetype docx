--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien colmars </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4778-9200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15184920X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2011) LMGC, Montpellier, Thèse de Doctorat, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Laboratoire du Musée de la Musique, Post-Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2014) Institut Jean Le Rond d'Alembert, ATER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014-) Laboratoire de Mécanique des Contacts et des Structures, INSA Lyon, MCF, Mise en forme des renforts fibreux pour les matériaux composites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mise en forme des renforts fibreux (caractérisation expérimentales, modélisation numérique par éléments finis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hygromécanique du matériau bois, conservation du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 379, pp.119943. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer shell approach for simulating composite preforming with varying fibre orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaifu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in-plane bending behaviour on textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 273, pp.109206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentations pour le contrôle continu des panneaux peints en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient simulation tool for textile modelling at meso-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING-ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, Unknown Region. pp.439-447, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Mihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ruochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine bois & mécanique des structures : deux cas d'étude en restauration de mobilier bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> julien colmars </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4778-9200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15184920X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2008-2011) LMGC, Montpellier, Thèse de Doctorat, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2011-2012) Laboratoire du Musée de la Musique, Post-Doctorat</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2012-2014) Institut Jean Le Rond d'Alembert, ATER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2014-) Laboratoire de Mécanique des Contacts et des Structures, INSA Lyon, MCF, Mise en forme des renforts fibreux pour les matériaux composites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">mise en forme des renforts fibreux (caractérisation expérimentales, modélisation numérique par éléments finis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">hygromécanique du matériau bois, conservation du patrimoine culturel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer shell approach for simulating composite preforming with varying fibre orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaifu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 379, pp.119943. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable-thickness FE shell for the simulation of stacks of woven reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele D'Ottavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-025-04457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of in-plane bending behaviour on textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guzman-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 273, pp.109206. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic finite element modeling of biaxial non-crimp fabric including representative stitch pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 339, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the forming behavior of uni- and bidirectional non-crimp fabrics for different geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.111765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic modeling of transverse shear in textile composite reinforcements forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245, pp.108129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2023.108129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2022.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific 3D shell approach for textile composite reinforcements under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Steer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hygro-mechanical analysis of poplar wood along the tangential direction by restrained swelling test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-014-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional discrete formulation of a hygrolock model for wood hygromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.309 - 328. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-013-9229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of wood: An integrative approach ranging from nanoscale to structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentations pour le contrôle continu des panneaux peints en bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno R. Cotrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient simulation tool for textile modelling at meso-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING-ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, 105 SPRINGDALE LN, MILLERSVILLE, PA 17551 USA, Unknown Region. pp.439-447, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologiser les pratiques pédagogiques en école d'ingénieurs. Vers une écologisation radicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norio Mihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en SHS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ruochen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzi Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical acoustics as learning support for engineers: examples of student achievements at mechanical engineering department - INSA Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1881-1885, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Procédé pour la Fabrication Haute Cadence de Pièces Composites base Thermoplastiques (Projet INCREASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New uses and improvements of the Deformometric Kit to support study and conservation of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO, All Division 5 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the hygromechanical behaviour of painted panels using various models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601 "Interaction between Wood Science and Conservation of Cultural Heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep properties of heat treated wood in radial direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takato Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huroyuki Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage, and the European Society of Wood Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Portugal. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent mechanical behaviour of wood and implication for painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church: in-situ monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of cost actions IE0601 'Wood Science for Cultural Heritage' and FP0802 'Experimental and Computational Micro-Characterisation Techniques in Wood Mechanics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical response of a panel painting in a church, monitoring and computer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on wooden cultural heritage, Evaluation of deterioration and management of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine bois & mécanique des structures : deux cas d'étude en restauration de mobilier bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NICE, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique de panneaux en bois peints du patrimoine, Etude menée pour le LRMH et le C2RMF, bilan des travaux effectués en 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique du matériau bois appliquée à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00765961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D94B9A"/>
+    <w:nsid w:val="C4B5F3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AF2A549F"/>
+    <w:nsid w:val="8AF34C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C22162C6"/>
+    <w:nsid w:val="A5FF11CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-colmars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4778-9200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15184920X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-00765961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Simmonds" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bachelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-colmars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4778-9200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15184920X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-00765961" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119593" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele D'Ottavio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-025-04457-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hunt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-014-0633-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-013-9229-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin de Borst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jenkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Manna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Mihara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0958" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giroud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charreton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maupetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takato Nakano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huroyuki Yano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Simmonds" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bachelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ghilardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>