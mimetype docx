--- v0 (2026-04-05)
+++ v1 (2026-05-11)
@@ -184,174 +184,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mauvais perdants « légitimes »Les vicissitudes électorales de l’instauration de la République en France</w:t>
+                <w:t xml:space="preserve">Travail et emploi. Commentaire sous CAA Nantes, 6e Chambre, 4 juin 2024, n° 23NT01008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de jurisprudence de la Cour administrative d'appel de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, p. 16 à 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151398v1</w:t>
+                <w:t xml:space="preserve">hal-05155848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et emploi. Commentaire sous CAA Nantes, 6e Chambre, 4 juin 2024, n° 23NT01008</w:t>
+                <w:t xml:space="preserve">Les mauvais perdants « légitimes »Les vicissitudes électorales de l’instauration de la République en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de jurisprudence de la Cour administrative d'appel de Nantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les mauvais perdants en démocratie : refus de la défaite et crises post-électorales, 1 (2), p. 131 à 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nomop.002.0001h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155848v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -363,441 +363,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acte fondateur et la légitimité politique. Le rôle, la fonction et le devenir du pouvoir constituant dans les systèmes démocratiques</w:t>
+                <w:t xml:space="preserve">A l'origine était le pouvoir constituant. Approche philosophique d'une fiction juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : La légitimité, entre reconfigurations et refondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Sociétés &amp; Humanités (LARSH) de l'Université Polytechnique Hauts-de-France (UPHF); Université Catholique de Lille; Laboratoire MUSE de la Faculté des Lettres et Sciences Humaines (UCLille), Jan 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'études. Le pouvoir constituant : un enjeu contemporain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Constantin; Manon Bonnet, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150738v1</w:t>
+                <w:t xml:space="preserve">hal-05150720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit public français face à un enjeu stratégique : une histoire du droit de l'énergie</w:t>
+                <w:t xml:space="preserve">L'acte fondateur et la légitimité politique. Le rôle, la fonction et le devenir du pouvoir constituant dans les systèmes démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de la Société d'Histoire du droit : Droit, nature environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire du droit, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque : La légitimité, entre reconfigurations et refondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Sociétés &amp; Humanités (LARSH) de l'Université Polytechnique Hauts-de-France (UPHF); Université Catholique de Lille; Laboratoire MUSE de la Faculté des Lettres et Sciences Humaines (UCLille), Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150726v1</w:t>
+                <w:t xml:space="preserve">hal-05150738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'origine était le pouvoir constituant. Approche philosophique d'une fiction juridique</w:t>
+                <w:t xml:space="preserve">Le droit public français face à un enjeu stratégique : une histoire du droit de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études. Le pouvoir constituant : un enjeu contemporain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Constantin; Manon Bonnet, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées internationales de la Société d'Histoire du droit : Droit, nature environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire du droit, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150720v1</w:t>
+                <w:t xml:space="preserve">hal-05150726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on critiquer le Conseil constitutionnel ?</w:t>
+                <w:t xml:space="preserve">De quoi le pouvoir impérial est-il le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'actualité juridique de l'ANDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nantaise de Droit Public (ANDP), Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les Empires et le Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Constantin; Thomas Delannoy, Sep 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151423v1</w:t>
+                <w:t xml:space="preserve">hal-05151418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice constitutionnelle à l'aune de ses origines. Histoire et perspectives de la polarisation politique d'un enjeu constitutionnel</w:t>
+                <w:t xml:space="preserve">Peut-on critiquer le Conseil constitutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journée doctorale de la jeune recherche en droit constitutionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission de la jeune recherche en droit constitutionnel de l'AFDC (Association Française de Droit Constitutionnel), Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence d'actualité juridique de l'ANDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nantaise de Droit Public (ANDP), Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151430v1</w:t>
+                <w:t xml:space="preserve">hal-05151423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi le pouvoir impérial est-il le nom ?</w:t>
+                <w:t xml:space="preserve">La justice constitutionnelle à l'aune de ses origines. Histoire et perspectives de la polarisation politique d'un enjeu constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Empires et le Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Constantin; Thomas Delannoy, Sep 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIIe Journée doctorale de la jeune recherche en droit constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de la jeune recherche en droit constitutionnel de l'AFDC (Association Française de Droit Constitutionnel), Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151418v1</w:t>
+                <w:t xml:space="preserve">hal-05151430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution : notion, théorie, méthode</w:t>
               </w:r>
@@ -1159,51 +1159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Constantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nomop.002.0001h" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151423v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Constantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/melete.148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155848v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nomop.002.0001h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>