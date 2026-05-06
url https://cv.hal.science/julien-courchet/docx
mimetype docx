--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2745,51 +2745,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3256,216 +3256,462 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Washington DC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of metabolic activity and maturation of blood brain interfaces in developing rat choroid plexuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laloé Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raineteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Strazielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghersi-Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alteration of cortical connectivity in a mouse model of premature brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Meyer-Dilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raineteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FENS Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AMPK-related kinase NUAK1 regulates neuronal morphogenesis through the RNA splicing co-factor SON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Kerkhofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Meyer-Dilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Polvèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sozerko Yandiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Tait-Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of pre- and post-mortem perfusion of fixative for the quality of neuronal tissue preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Meyer-Dilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3500,87 +3746,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of an optimized and automated workflow for whole brain probing of neuronal activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,65 +3864,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3823,51 +4069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Borghol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozerko Yandiev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.70058" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Meyer-Dilhet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ellouze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raineteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-025-01633-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanfranchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Kerkhofs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46146-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-022-00461-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Izadifar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Virga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Verreet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Hamilton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.07.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ghasemizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Christin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.70490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhya Rangaraju" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lewis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hirabayashi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bergami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Motori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1157-19.2019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy del Carmine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06584-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lewis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab4138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Shimojo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pieraut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Torabi-Rander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.04.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.108514" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-E. Hsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400737111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mairet-Coello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Maximov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.02.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy&#160;l. Lewis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohyon Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Yuan Liou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.05.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201305098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brenman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1013660108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Potemski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jariel-Encontre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802927200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hunter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Trottmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thirion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vachoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foucault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Amara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson Desmercieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tait-Mulder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cabrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Borghol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sozerko Yandiev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.70058" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Meyer-Dilhet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ellouze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raineteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-025-01633-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04583107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanfranchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Kerkhofs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46146-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-022-00461-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03683853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbise.2022.155014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Izadifar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Virga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Verreet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Hamilton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.07.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ghasemizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Christin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.70490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhya Rangaraju" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lewis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Hirabayashi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bergami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Motori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1157-19.2019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy del Carmine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06584-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herzig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lewis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab4138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Shimojo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pieraut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Torabi-Rander" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.04.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.108514" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-E. Hsia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Takeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400737111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mairet-Coello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Maximov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.02.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy&#160;l. Lewis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohyon Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng-Yuan Liou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.05.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547149v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Polleux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201305098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brenman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1013660108" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Potemski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jariel-Encontre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802927200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Scoazec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hunter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Trottmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thirion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kerbaj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vachoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foucault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Amara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941362v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson Desmercieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalo&#233; Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Strazielle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghersi-Egea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Polv&#232;che" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tait-Mulder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cabrera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>