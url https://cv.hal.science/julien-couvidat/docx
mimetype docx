--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1279,51 +1279,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
+                <w:t xml:space="preserve">Is there a specific pollution in sediments of urban stormwater basins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
@@ -1358,97 +1358,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367866v1</w:t>
+                <w:t xml:space="preserve">hal-03291660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a specific pollution in sediments of urban stormwater basins?</w:t>
+                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
@@ -1483,73 +1483,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon (virtuel), France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291660v1</w:t>
+                <w:t xml:space="preserve">hal-03367866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of natural weathering on the behavior of contaminants in a dredged marine sediment</w:t>
               </w:r>
@@ -2036,51 +2036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101467" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101467" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103711" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAL0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>