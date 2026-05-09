--- v0 (2026-04-06)
+++ v1 (2026-05-09)
@@ -1050,233 +1050,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fear of failure in entrepreneurship: investigating its effects on entrepreneurs’ risk-taking behavior and well-being using regression mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la bancassurance influe sur la RSE des PME : une analyse qualitative identifiant les facteurs de transformation des réseaux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Trébucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perceptions d’un leadership bienveillant dans les contextes de mobilité et de déspatialisation hybride des lieux de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Benraiss-Noailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès CIFEPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">XXXIIIème Conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management et le leadership bienveillant : une clarification conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1305,152 +1400,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576299v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05576285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et développement d’un instrument de leadership bienveillant : une analyse à travers le prisme de la mobilité et de la déspatialisation hybride du travail</w:t>
               </w:r>
@@ -2177,217 +2177,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche contextualisée de la mise en œuvre du droit à l’erreur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stigmatisation post-faillite et valeurs bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Belghit Goujon</w:t>
+                <w:t xml:space="preserve">Salma Elkaoukabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la XXIXème conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, en ligne - Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576381v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05576379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche contextualisée de la mise en œuvre du droit à l’erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Hamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maymo</w:t>
+                <w:t xml:space="preserve">Anne Belghit Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la XXIXème conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, en ligne - Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576379v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie en milieu hostile : l'étude qualitative de sujets sensibles en management</w:t>
               </w:r>
@@ -2505,165 +2505,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage par l'échec commercial : proposition d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la XVIème Conférence de l'AIMS (Montréal, 6-9 juin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vous êtes le maillon faible, au revoir ! &amp;quot; : les purges symboliques comme obstacle à l'apprentissage par l'échec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème conférence internationale de management stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668122v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00156267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage par l'échec commercial : proposition d'un modèle</w:t>
               </w:r>
@@ -3089,234 +3089,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la résilience des entrepreneurs en situation d’échec</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment renforcer la résilience des entreprises en cas d’échec de service ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Flacandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lunardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les résiliences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 25-32, 2025</w:t>
+              <w:t xml:space="preserve">, Editions EMS, pp. 105-112, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576395v1</w:t>
+                <w:t xml:space="preserve">hal-05576403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment renforcer la résilience des entreprises en cas d’échec de service ?</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcer la résilience des entrepreneurs en situation d’échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les résiliences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions EMS, pp. 105-112, 2025</w:t>
+              <w:t xml:space="preserve">, pp. 25-32, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576403v1</w:t>
+                <w:t xml:space="preserve">hal-05576395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale : précautions et enseignements pour manager les résiliences</w:t>
               </w:r>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE en PME et bancassurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Trébucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de la RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 82-91, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4016,50 +4016,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When and why signaling frontline employee inexperience can prove to be an asset: Effects on consumer forgiveness for service failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flacandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lunardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (12), pp.2728-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.21897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des facteurs sous-jacents dans l’évolution des attributions causales de l’échec entrepreneurial : une étude longitudinale dans un contexte de réintégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante nuances de succès : la perception de réussite entrepreneuriale et son évolution chez les jeunes entrepreneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3-4), pp.145-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1107638ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A time(ly) perspective of the service recovery paradox: How organizational learning moderates follow-up recovery effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lunardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4071,3535 +4361,3245 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Flacandji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.114088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Florence Kremer</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneurs are from Mars, bankers from Venus: Representational gaps between struggling entrepreneurs and loan officers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bouzdine-Chameeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 22 (1), pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.pr.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la confiance : le cas de l’entrée en relation du banquier avec un entrepreneur ayant une subi une liquidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 50, Vol. 12 (1), pp.66-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.050.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stigmatisation post-liquidation judiciaire et décision bancaire : quel signal de l’accompagnement entrepreneurial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.51-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.pr.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Medical Errors in a University Hospital: How to Handle the Internal Learning–External Protection Paradox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v25.4558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleury C., Le soin est un humanisme, Paris, Gallimard, coll. Tracts, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (47), pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.047.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des erreurs est-elle un bon argument commercial ? Les enseignements des commentaires en ligne des clients concernant cinq vidéos publicitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flacandji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (43), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.043.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stigmatisation de l’entrepreneur post-faillite par le chargé d’affaires : quel impact du statut des banques sur le financement d’un nouveau projet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Elkaoukabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142 (1), pp.99-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.142.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can organizational tolerance toward frontline employees’ errors help service recovery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flacandji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Personal Selling and Sales Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (2), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08853134.2021.2005612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche contextualisée de la mise en œuvre du droit à l’erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.7054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of assertive and defensive impression management tactics on recruiter evaluation: The case of post-failure entrepreneurs in employment interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.396-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjas.1552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance, bienveillance, autonomie ou la redécouverte perpétuelle du rôle des relations humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°41 (4), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.041.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la légitimité d’une initiative de cluster : le cas d’inno’vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Loubaresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.4771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et performance en secteur de soins, des logiques et des contraintes souvent contradictoires : comment sortir de ces conflits de logiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Bioéthique de Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, p.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-faillite. Regards croisés sur le droit à l’oubli bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 834, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantage concurrentiel sur le marché des professionnels. Accompagner les entrepreneurs dans leurs difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 831, pp.81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank commitment to an entrepreneur facing the risk of bankruptcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Small Business &amp; Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08276331.2019.1596399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tolérance du client face à l’échec d’une innovation de service : Vers l’ouverture de la boîte noire du processus de récupération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flacandji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error reframing: studying the promotion of an error management culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goujon-Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.510-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1359432x.2019.1623786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of the Tutor in the Resilience of the Post-Bankruptcy Entrepreneur: The Case of the 60.000 Rebonds Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.91-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.162.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-cluster relations in a coopetition context: the case of Inno'vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Loubaresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Small Business &amp; Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.27-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08276331.2017.1356158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’un modèle conceptuel du traumatisme vicariant appliqué à la gestion des ressources humaines : le cas des conseillers en accompagnement vers l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (2), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.104.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équipement culturel amiral pour (re)positionner l'image d'une ville : quoi de neuf depuis Bilbao ? Etude des cas de Lens et de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-bankruptcy stigmatization of entrepreneurs and bankers' decisions to finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.305-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.194.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’identification des leviers, des risques et des arbitrages dans le déploiement d’une pratique RSE tournée vers les publics éloignés de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.102.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault Alpine, une relance qui tient la route ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.17-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriate persistence in a project: The case of the Wine Culture and Tourism Centre in Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (5), pp.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’identification des leviers, des risques et des arbitrages dans le déploiement d’une pratique RSE tournée vers les publics éloignés de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.102.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interclustering. De la communauté de pratique aux réseaux d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Loubaresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (246), pp.13-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.246.13-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage émotionnel à distance de l’échec. Le cas de la Cité mondiale du vin et des spiritueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (248), pp.109-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.248.109-134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une dynamique de coopétition conflictuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Loubaresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (3-4), pp.145-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1107638ar⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024323ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management relationnel et frontières de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bandeira de Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Hoanh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (232), pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lunardo</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre malgré l’échec : le cas d’une inéligibilité à la labellisation « pôle de compétitivité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Loubaresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.21897⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.104-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1020672ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maymo</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management relationnel et frontières de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bandeira De Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Hoanh Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (232), pp.15-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...327 lines deleted...]
-                <w:t xml:space="preserve">Anne Goujon Belghit</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whistleblowing et résilience : Analyse d'une trajectoire individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37725/mgmt.v25.4558⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.162.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2561 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083919v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04368411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment innover dans un secteur traditionnel comme le vin ?</w:t>
               </w:r>
@@ -8424,64 +8424,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la relation employeur/employé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cusin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8688,51 +8688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flacandji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamoureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bouzdine-Chameeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plaisance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Th&#233;pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Alibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sourisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belghit Goujon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elkaoukabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hamet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benra&#239;ss-Noailles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.234.0015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flacandji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107638ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.050.0066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gardes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853134.2021.2005612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1552" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Loubaresse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4771" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2019.1596399" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon-Belghit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2019.1623786" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2017.1356158" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0091" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.104.0003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0305" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2015.04.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04155590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.102.0058" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.13-39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.248.109-134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04155586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024323ar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00838531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bandeira de Mello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hoanh Son Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04155551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020672ar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04083919v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.162.0142" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04368411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bandeira De Mello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.73.76" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.77.81" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127857v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benraiss-Noailles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flacandji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamoureux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bouzdine-Chameeva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plaisance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Th&#233;pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;bucq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Alibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sourisseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elkaoukabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hamet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belghit Goujon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Benra&#239;ss-Noailles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.234.0015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flacandji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kremer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1107638ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114088" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.pr.0050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.050.0066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gardes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon Belghit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v25.4558" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0099" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822370v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853134.2021.2005612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1552" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.041.0002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Loubaresse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4771" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267037v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2019.1596399" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goujon-Belghit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2019.1623786" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.162.0091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08276331.2017.1356158" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.104.0003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.194.0305" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04155590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.102.0058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267051v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240447v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2015.04.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.246.13-39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.248.109-134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04155586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024323ar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00838531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bandeira de Mello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Corbel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hoanh Son Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04155551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020672ar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04368411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bandeira De Mello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04083919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.162.0142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.73.76" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.77.81" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368480v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cusin.2025.01." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127857v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>