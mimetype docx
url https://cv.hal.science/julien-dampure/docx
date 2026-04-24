--- v0 (2026-03-30)
+++ v1 (2026-04-24)
@@ -169,516 +169,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and electrophysiological (event-related potential) determinants of decision-making in individuals with a smoking habit</w:t>
+                <w:t xml:space="preserve">Error‐Related Brain Potentials as Biomarkers of Pathology Severity and Treatment Resistance in Patients With Obsessive‐Compulsive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Issa Wassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Barber</w:t>
+                <w:t xml:space="preserve">Damien Doolub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Belin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17, </w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), pp.9694689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2026.1743972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/da/9694689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570094v1</w:t>
+                <w:t xml:space="preserve">hal-05498216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error‐Related Brain Potentials as Biomarkers of Pathology Severity and Treatment Resistance in Patients With Obsessive‐Compulsive Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and electrophysiological (event-related potential) determinants of decision-making in individuals with a smoking habit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dampuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Wassouf</w:t>
+                <w:t xml:space="preserve">Paola Agudelo-Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dampuré</w:t>
+                <w:t xml:space="preserve">Maartje van der Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Doolub</w:t>
+                <w:t xml:space="preserve">Horacio Barber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2026 (1), pp.9694689. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/da/9694689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2026.1743972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498216v1</w:t>
+                <w:t xml:space="preserve">hal-05570094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive electroencephalographic potentials evoked by words as markers of the severity of the pathology and resistance to treatment in obsessive-compulsive disorder.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological correlates of meaning-based attentional guidance mechanism as a function of cognitive loads in visual search for words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Doolub</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horacio Barber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 143, pp.111530. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 271, pp.105642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2025.111530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2025.105642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342284v1</w:t>
+                <w:t xml:space="preserve">hal-05351936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological correlates of meaning-based attentional guidance mechanism as a function of cognitive loads in visual search for words</w:t>
+                <w:t xml:space="preserve">Cognitive electroencephalographic potentials evoked by words as markers of the severity of the pathology and resistance to treatment in obsessive-compulsive disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Issa Wassouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Barber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Doolub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 271, pp.105642. </w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143, pp.111530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2025.105642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2025.111530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351936v1</w:t>
+                <w:t xml:space="preserve">hal-05342284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Thinking Evaluation Scale: Design and Validation in a Colombian Population</w:t>
               </w:r>
@@ -703,51 +703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-María Ramírez-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Valenzuela-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Riveros Munévar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -794,103 +794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological signature of the interplay between habits and inhibition in response to smoking‐related cues in individuals with a smoking habit: An event‐related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Agudelo-Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maartje van der Meij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Barber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (8), pp.1335-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,90 +924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalographic study of the Error Related Negativity in patients suffering from treatment-resistant obsessive-compulsive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doolub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemat Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antúnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. López-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Barber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,64 +1188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple agents to information sources: Readers' differential processing of story characters as a function of story consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Burin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,77 +1309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of parafoveal word processing by cognitive load during modified visual search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (7), pp.1805-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,77 +1413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaning-based attentional guidance as a function of foveal and task-related cognitive loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier López-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Barber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,51 +1530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic parafoveal-on-foveal effects and preview benefits in reading: Evidence from Fixation Related Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. López-Peréz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Hernández-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,77 +1634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-dependent modulation of word processing mechanisms during modified visual search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69 (6), pp.1145-1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1738,90 +1738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-dependent sensitisation of perceptual and semantic processing during visual search for words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (5), pp.530-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1855,90 +1855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Word Familiarity Facilitates Visual Search for Verbal Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.271-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1984,90 +1984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Word Familiarity Facilitates Visual Search for Verbal Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (2), pp.271-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche visuelle de mots pourrait permettre une mesure indirecte des phénomènes inconscients de capture attentionnelle liés aux obsessions ou addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2275,64 +2275,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Correlates of Meaning-Based Attentional Guidance Mechanism as a Function of Cognitive Loads in Visual Search for Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Barber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2395,51 +2395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborer un syllabus par compétences pour favoriser la cohérence curriculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Brioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2567,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCAB974D"/>
+    <w:nsid w:val="D516A190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-dampure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Agudelo-Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van der Meij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Belin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1743972" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wassouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/da/9694689" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111530" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2025.105642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paula Rodr&#237;guez-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Ram&#237;rez-Segura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valenzuela-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Riveros Mun&#233;var" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241297418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ant&#250;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Barber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2022.101071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1484149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-Per&#233;z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez-Cabrera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.07.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1070886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04966417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-dampure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wassouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/da/9694689" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Agudelo-Orjuela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van der Meij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Belin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1743972" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2025.105642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paula Rodr&#237;guez-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Ram&#237;rez-Segura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valenzuela-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Riveros Mun&#233;var" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241297418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ant&#250;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Barber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2022.101071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1484149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-Per&#233;z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez-Cabrera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.07.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1070886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04966417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>