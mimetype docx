--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1303,235 +1303,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of parafoveal word processing by cognitive load during modified visual search tasks</w:t>
+                <w:t xml:space="preserve">Meaning-based attentional guidance as a function of foveal and task-related cognitive loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+                <w:t xml:space="preserve">Pedro Javier López-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Barber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (7), pp.1805-1826. </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1747021818811123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2018.1484149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109322v1</w:t>
+                <w:t xml:space="preserve">hal-04790914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning-based attentional guidance as a function of foveal and task-related cognitive loads</w:t>
+                <w:t xml:space="preserve">Modulation of parafoveal word processing by cognitive load during modified visual search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Javier López-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Horacio Barber</w:t>
+                <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (7), pp.1805-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2018.1484149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1747021818811123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790914v1</w:t>
+                <w:t xml:space="preserve">hal-02109322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic parafoveal-on-foveal effects and preview benefits in reading: Evidence from Fixation Related Potentials</w:t>
               </w:r>
@@ -1647,51 +1647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-dependent modulation of word processing mechanisms during modified visual search tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2567,51 +2567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D516A190"/>
+    <w:nsid w:val="3916AB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-dampure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wassouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/da/9694689" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Agudelo-Orjuela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van der Meij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Belin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1743972" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2025.105642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paula Rodr&#237;guez-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Ram&#237;rez-Segura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valenzuela-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Riveros Mun&#233;var" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241297418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ant&#250;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Barber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2022.101071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1484149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-Per&#233;z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez-Cabrera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.07.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1070886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04966417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-dampure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3168-6546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wassouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/da/9694689" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Agudelo-Orjuela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje van der Meij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Belin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1743972" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2025.105642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111530" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Paula Rodr&#237;guez-Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mar&#237;a Ram&#237;rez-Segura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valenzuela-Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Riveros Mun&#233;var" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241297418" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792522v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.526" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ant&#250;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Barber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2022.101071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Burin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2018.1484149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021818811123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792523v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. L&#243;pez-Per&#233;z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hern&#225;ndez-Cabrera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.07.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1070886" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.907576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1821" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D74895D40B6B66AB2D2F3453AA8CC5774F42DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04790974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaafari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.06.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04966417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05046562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Brioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>