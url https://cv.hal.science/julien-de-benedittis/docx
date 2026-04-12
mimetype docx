--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien De Benedittis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-de-benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2297-9497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Management des Systèmes d'Information à l'Ecole des Mines de Saint-Etienne, mes recherches portent sur la gestion des connaissances dans les projets collaboratifs de R&D, ainsi que sur les pratiques de sobriété numérique dans les PME et ETI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique en entreprise : entre engagement nécessaire et mise en œuvre paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des projets collaboratifs: Une analyse par les évènements en tant que dispositifs managériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Haraoubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souraya Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 140, p115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04116949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Numéro spécial RIPME -CIFEPME 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101641ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04139261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental du numérique, un enjeu encore mal pris en compte par les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between temporary organizations: Dimensions enabling economies of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.912-929. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02267574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et vie d’un FabLab, espace d’innovation et de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°37 (4), pp.99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.037.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02428488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01877289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Engineering Management in the Era of Industry 4.0 – An Overview of Learning Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARV 2021, MCPC 2021: Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. pp.919-926, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01773699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Success and Critical Risk Factors Influencing the Transition Process In-Between Inter-organizational R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanath Venkatesh : Différentes perspectives sur l’implémentation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, M. Kalika, &amp; C. Dominguez-Péry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management et Société, pp. 135-156, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01951059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronics : jeu de rôle pour accompagner une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de cas et de médias pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.O0017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des connaissances inter-organisationnelle au sein des clusters : capacités dynamiques et rôle des acteurs-frontières pour soutenir la transition inter-organisations temporaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAG015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les transitions pour façonner un numérique plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien De Benedittis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-de-benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2297-9497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Management des Systèmes d'Information à l'Ecole des Mines de Saint-Etienne, mes recherches portent sur la gestion des connaissances dans les projets collaboratifs de R&D, ainsi que sur les pratiques de sobriété numérique dans les PME et ETI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique en entreprise : entre engagement nécessaire et mise en œuvre paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des projets collaboratifs: Une analyse par les évènements en tant que dispositifs managériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Haraoubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souraya Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 140, p115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04116949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Numéro spécial RIPME -CIFEPME 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101641ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04139261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental du numérique, un enjeu encore mal pris en compte par les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between temporary organizations: Dimensions enabling economies of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.912-929. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02267574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et vie d’un FabLab, espace d’innovation et de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°37 (4), pp.99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.037.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02428488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01877289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Engineering Management in the Era of Industry 4.0 – An Overview of Learning Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARV 2021, MCPC 2021: Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. pp.919-926, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01773699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Success and Critical Risk Factors Influencing the Transition Process In-Between Inter-organizational R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanath Venkatesh : Différentes perspectives sur l’implémentation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, M. Kalika, &amp; C. Dominguez-Péry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management et Société, pp. 135-156, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01951059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronics : jeu de rôle pour accompagner une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de cas et de médias pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.O0017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des connaissances inter-organisationnelle au sein des clusters : capacités dynamiques et rôle des acteurs-frontières pour soutenir la transition inter-organisations temporaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAG015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les transitions pour façonner un numérique plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C554E232"/>
+    <w:nsid w:val="EFCB5134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-de-benedittis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2297-9497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Haraoubia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ismail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2019.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02428488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinnig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.037.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-de-benedittis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2297-9497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Haraoubia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ismail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2019.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02428488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinnig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.037.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>