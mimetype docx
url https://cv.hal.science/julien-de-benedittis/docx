--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien De Benedittis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-de-benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2297-9497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Management des Systèmes d'Information à l'Ecole des Mines de Saint-Etienne, mes recherches portent sur la gestion des connaissances dans les projets collaboratifs de R&D, ainsi que sur les pratiques de sobriété numérique dans les PME et ETI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique en entreprise : entre engagement nécessaire et mise en œuvre paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des projets collaboratifs: Une analyse par les évènements en tant que dispositifs managériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Haraoubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souraya Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 140, p115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04116949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Numéro spécial RIPME -CIFEPME 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101641ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04139261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact environnemental du numérique, un enjeu encore mal pris en compte par les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between temporary organizations: Dimensions enabling economies of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.912-929. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02267574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et vie d’un FabLab, espace d’innovation et de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°37 (4), pp.99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.037.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02428488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01877289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Engineering Management in the Era of Industry 4.0 – An Overview of Learning Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARV 2021, MCPC 2021: Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. pp.919-926, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01773699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Success and Critical Risk Factors Influencing the Transition Process In-Between Inter-organizational R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanath Venkatesh : Différentes perspectives sur l’implémentation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, M. Kalika, &amp; C. Dominguez-Péry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management et Société, pp. 135-156, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01951059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronics : jeu de rôle pour accompagner une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de cas et de médias pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.O0017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des connaissances inter-organisationnelle au sein des clusters : capacités dynamiques et rôle des acteurs-frontières pour soutenir la transition inter-organisations temporaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAG015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les transitions pour façonner un numérique plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien De Benedittis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-de-benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2297-9497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Management des Systèmes d'Information à l'Ecole des Mines de Saint-Etienne, mes recherches portent sur la gestion des connaissances dans les projets collaboratifs de R&D, ainsi que sur les pratiques de sobriété numérique dans les PME et ETI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique en entreprise : entre engagement nécessaire et mise en œuvre paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des projets collaboratifs: Une analyse par les évènements en tant que dispositifs managériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Haraoubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souraya Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 140 (2), p115. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.140.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04116949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Numéro spécial RIPME -CIFEPME 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101641ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04139261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between temporary organizations: Dimensions enabling economies of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.912-929. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02267574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et vie d’un FabLab, espace d’innovation et de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°37 (4), pp.99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.037.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02428488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01877289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Engineering Management in the Era of Industry 4.0 – An Overview of Learning Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARV 2021, MCPC 2021: Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. pp.919-926, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01773699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Success and Critical Risk Factors Influencing the Transition Process In-Between Inter-organizational R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanath Venkatesh : Différentes perspectives sur l’implémentation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, M. Kalika, &amp; C. Dominguez-Péry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management et Société, pp. 135-156, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01951059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronics : jeu de rôle pour accompagner une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de cas et de médias pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.O0017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des connaissances inter-organisationnelle au sein des clusters : capacités dynamiques et rôle des acteurs-frontières pour soutenir la transition inter-organisations temporaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAG015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les transitions pour façonner un numérique plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFCB5134"/>
+    <w:nsid w:val="94EC4A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-de-benedittis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2297-9497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Haraoubia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ismail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2019.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02428488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinnig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.037.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-de-benedittis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2297-9497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Haraoubia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ismail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.140.0115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2019.07.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02428488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinnig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.037.0099" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>