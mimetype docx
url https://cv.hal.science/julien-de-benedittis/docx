--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien De Benedittis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-de-benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2297-9497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Management des Systèmes d'Information à l'Ecole des Mines de Saint-Etienne, mes recherches portent sur la gestion des connaissances dans les projets collaboratifs de R&D, ainsi que sur les pratiques de sobriété numérique dans les PME et ETI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique en entreprise : entre engagement nécessaire et mise en œuvre paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des projets collaboratifs: Une analyse par les évènements en tant que dispositifs managériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Haraoubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souraya Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 140 (2), p115. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.140.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04116949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Numéro spécial RIPME -CIFEPME 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101641ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04139261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between temporary organizations: Dimensions enabling economies of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.912-929. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02267574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et vie d’un FabLab, espace d’innovation et de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°37 (4), pp.99. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.037.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02428488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01877289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Engineering Management in the Era of Industry 4.0 – An Overview of Learning Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARV 2021, MCPC 2021: Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. pp.919-926, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01773699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Success and Critical Risk Factors Influencing the Transition Process In-Between Inter-organizational R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanath Venkatesh : Différentes perspectives sur l’implémentation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, M. Kalika, &amp; C. Dominguez-Péry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management et Société, pp. 135-156, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01951059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronics : jeu de rôle pour accompagner une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de cas et de médias pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.O0017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des connaissances inter-organisationnelle au sein des clusters : capacités dynamiques et rôle des acteurs-frontières pour soutenir la transition inter-organisations temporaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAG015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les transitions pour façonner un numérique plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien De Benedittis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-de-benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2297-9497</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=T5HkrfkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Management des Systèmes d'Information à l'Ecole des Mines de Saint-Etienne, mes recherches portent sur la gestion des connaissances dans les projets collaboratifs de R&D, ainsi que sur les pratiques de sobriété numérique dans les PME et ETI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du Green IT : comprendre l’émergence des paradoxes entre transformation numérique et enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 58 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.238.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique en entreprise : entre engagement nécessaire et mise en œuvre paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des projets collaboratifs: Une analyse par les évènements en tant que dispositifs managériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Eddine Haraoubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souraya Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 140 (2), p115. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.140.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital sobriety: From awareness of the negative impacts of IT usages to degrowth technology at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 194, pp.122670. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04116949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Numéro spécial RIPME -CIFEPME 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.6-12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101641ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04139261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition between temporary organizations: Dimensions enabling economies of recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.912-929. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02267574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et vie d’un FabLab, espace d’innovation et de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sinnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°37 (4), pp.99. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.037.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02428488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode collaborative pour appréhender les pratiques et routines de capacité d’absorption de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Front</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.155-190. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139 - 154. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01877289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes de connaissances, d’innovations et d’affaires : dynamique et choix de modèle d’affaires pour les pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (272), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lurker au Leader : Une exploration des profils Twitch et leur adoption de pratiques de sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents niveaux de maturité de sobriété numérique au sein des Entreprises de Services Numériques (ESN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project and Engineering Management in the Era of Industry 4.0 – An Overview of Learning Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARV 2021, MCPC 2021: Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. pp.919-926, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03432847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la transformation numérique en PME: Une approche par la théorie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalila Elbousserghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l'AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02571772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème CIFEPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique, un levier de création de valeur partagée en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME "Entrepreneuriat et PME : question(s) de valeur(s)", Semaine du Management FNEGE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01713563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach for collaborative knowledge creation: Improving organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01773699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting organisational routines via reflexivity through a participatory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Movahedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Knowledge Management AGeCSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of SMEs’ individual ACAP to enhance radical innovations: the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “black box” of ACAP in SMEs from the perspective of micro-practices and routines : the case of a textile cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Geindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Farastier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Process Organization Studies (PROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Success and Critical Risk Factors Influencing the Transition Process In-Between Inter-organizational R&D Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Group for Organizational Studies (EGOS) Colloquium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Athènes, Greece. 29p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational collaborative practices: The role of French clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Tassabehji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des cellules d'animation des pôles de compétitivité dans le processus de partage de connaissances inter-organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des connaissances au sein des projets collaboratifs des pôles de compétitivité : les facteurs favorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez-Péry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du Colloque annuel de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter la sobriété numérique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 2, 43-64, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viswanath Venkatesh : Différentes perspectives sur l’implémentation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, M. Kalika, &amp; C. Dominguez-Péry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Systèmes d’Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management et Société, pp. 135-156, 2018, 978-2-37687-130-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01951059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronics : jeu de rôle pour accompagner une transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centrale de cas et de médias pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.O0017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03106747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01804907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des connaissances inter-organisationnelle au sein des clusters : capacités dynamiques et rôle des acteurs-frontières pour soutenir la transition inter-organisations temporaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAG015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager les transitions pour façonner un numérique plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble Alpes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94EC4A64"/>
+    <w:nsid w:val="E85959F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-de-benedittis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2297-9497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Haraoubia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ismail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.140.0115" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2019.07.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02428488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinnig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.037.0099" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-de-benedittis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2297-9497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=T5HkrfkAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.238.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Eddine Haraoubia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.140.0115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04116949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122670" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04139261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101641ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2019.07.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02428488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sinnig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.037.0099" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Movahedian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Farastier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01877289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geindre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03432847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02571772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Elbousserghini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01713563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01773699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01951059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03106747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>