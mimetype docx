--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -645,209 +645,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consensus et allants de soi dans les formes d’opérationnalisation de l’éducation à l’esprit d’entreprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.8125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eduquer, former à entreprendre : des pistes pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, "Formation et esprit d'entreprendre", 57 (3), pp.7-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.057.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515731v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04124674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des mots de la formation : Entrepreneuriat et esprit d'entreprendre</w:t>
               </w:r>
@@ -1365,146 +1365,215 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectives introduites par les formes entrepreneuriales de l’activité pour penser le rapport à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Les formes entrepreneuriales de l’activité. Nouveaux enjeux pour l’expérience du travail et de la formation ». « Faire expériences ». Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Conservatoire National des Arts et Métiers - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dimensions implicites de l’éducation à l’esprit d’entreprendre : des compétences indéterminées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Esprit d’entreprendre, compétence-clef, compétence transversale ?". Les compétences transversales dans l’éducation et la formation : des discours aux pratiques. Congrès SSRE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUPSI, HEFP, SSFI, Jun 2024, Locarno (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des logiques d’action des chercheur.ses pour investir les relations avec les acteur.rices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1520,237 +1589,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Relations avec et entre les acteurs et actrices dans le processus de recherche : pratiques, enjeux, précautions. Colloque TRASCE (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencement du milieu de travail par l’activité entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Analyse de l’activité entrepreneuriale et entrepreneuriat éducatif". 4ème colloque du Réseau des Universités préparant aux Métiers de la Formation (RUMEF). Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire résultat, lesquels et pour qui ? Exemple d’une recherche associant des chercheurs et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Faire résultat(s) dans les recherches en Education. Pour quoi ? Avec qui ? Comment ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short programmes for entrepreneurship education: a critical pedagogical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International congress of educational sciences and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir comme un professionnel de l'enseignement ou de l'entreprise ? Les enseignants aux prises avec les dispositifs d'éducation à l'esprit d'entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1766,155 +1917,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Pertinence et impertinence sociale de l’esprit d’entreprendre et de l’éducation à l’esprit d’entreprendre&amp;quot; avec Alain Asquin, Max Nelson, Pascale Ramat, Catherine Reffet, Khadija Sabri et Etienne St-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1930,73 +1999,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international à distance « Eduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, CIREL, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations scolaires aux compétences entrepreneuriales : quelles logiques d’apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2012,73 +2081,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international à distance « Eduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, CIREL, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprendimiento educativo y cambio social: retos, prácticas y preguntas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2094,642 +2163,642 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Congreso Internacional de Investigación Educativa: Investigación Comprometida para la Transformación Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Interuniversitaria de Investigación Pedagógica (AIDIPE), Jun 2019, Madrid, España. pp.360-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de un dispositivo universitario de educación para el espíritu de emprender: ¿Qué retos pedagógicos y sociales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ait M'Bark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International congress of educational sciences and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Granada, Apr 2019, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation : une entrée pour comprendre l'expérience infirmière en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la 5ème journée régionale du tutorat en psychiatrie. "Quelles expériences pour quelle professionnalisation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, CH Saint-Cyr-au-Mont-d'Or, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluar dinámicas de profesionalización: una mirada sobre la experiencia de los enfermeros en psiquiatría en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Congress of education sciences and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Setúbal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience interactionnelle dans le développement professionnel des infirmiers en psychiatrie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference of the EARLI SIG 14 Interaction, Learning and professional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former l’acteur du terrain d’enquête ? Une expérience de recherche-intervention dans un contexte commandité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la question de la violence en psychiatrie : des enjeux sécuritaires aux pratiques gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l’épreuve du sens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des tuteurs-infirmiers en psychiatrie et santé mentale : entre écoute, observation et intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la sociologie clinique : pensée critique, pratiques d’intervention Colloque fondateur du réseau international de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International de Sociologie Clinique (RISC), Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profesionalizar a los enfermeros en psiquiatría: ¿Qué efectos tiene el trabajo pedagógico sobre los actores?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso internacional de ciencias de la educación y del desarrollo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenade, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2739,51 +2808,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l'éducation et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2795,229 +2864,229 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. , 2025, Exploration, 978-2-8076-1999-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b22871⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05142362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer l'esprit d'entreprendre, une question d'éducation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, A paraître</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience et professionnalisation des infirmiers en psychiatrie. Des ficelles au métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan; coll. "Ingénieries et formations"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-343-20027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3027,163 +3096,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un point de vue scientifique sur un objet saturé d'idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Julien de Miribel; Xavier Sido. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-59, 2025, Exploration, 978-2-8076-1999-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">hal-05142385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : émergence et définition d'un champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3206,840 +3262,853 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Julien de Miribel; Xavier Sido. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-35, 2025, Exploration, 978-2-8076-1999-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Construire un point de vue scientifique sur un objet saturé d'idéologie</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Julien de Miribel; Xavier Sido. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.39-59, 2025, Exploration, 978-2-8076-1999-9</w:t>
+              <w:t xml:space="preserve">, pp.181-186, 2025, Exploration, 978-2-8076-1999-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience sémiotique dans le travail éducatif. Regard sur un dispositif visant l’éducation à l’esprit d’entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Pagoni; Carole Baeza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du sujet dans le travail éducatif. Regards croisés entre recherche biographique et analyse de l’activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-131, 2024, Métiers et pratiques de formation, 978-2-14-031530-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04596840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus expérientiels de typification dans l’émergence des figures inspirantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Casanova; Camille Roelens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures inspirantes pour l’éducation. Contours épistémologiques, approches expérientielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-31, 2023, Crise et anthropologie de la relation, 978-2-14-031530-5</w:t>
+              <w:t xml:space="preserve">, pp.23-31, 2022, Crise et anthropologie de la relation, 978-2-14-031530-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de vie : décider de s'engager en thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marcel et Dominique Broussal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès éditions, coll. "L'esperluette Education &amp; Formation"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-24, 2020, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se socialiser, s'identifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38-43, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-181, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un pas de côté : transgresser pour forger son rapport au métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Baujard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validation des acquis buissonniers. Vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-349, 2020, Orientation à tout âge, 978-2-343-21042-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02934109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'approprier sa thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.44-48, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4049,133 +4118,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation de l’expérience chez les micro-entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Une recherche sur les micro-entrepreneurs français : leurs activités et leurs compétences. Les transformations contemporaines de la relation travail-formation en question », Université de Lille, CIREL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle formation, quel accompagnement pour les micro-entrepreneurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4191,73 +4260,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Une recherche sur les micro-entrepreneurs français : leurs activités et leurs compétences. Les transformations contemporaines de la relation travail-formation en question », Université de Lille, CIREL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité des micro-entrepreneurs, indices d’une redéfinition du rapport au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4273,687 +4342,687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Une recherche sur les micro-entrepreneurs français : leurs activités et leurs compétences. Les transformations contemporaines de la relation travail-formation en question », Université de Lille, CIREL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre d’un processus de collaboration entre des chercheurs et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Autour d’une école lilloise. Mise en dialogue de résultats contextualisés en Sciences de l’éducation et de la formation ». Villeneuve d’Ascq, Université de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture de l'ouvrage de Thierry Perreau et Richard Wittorski (2023). Travailler, se former. Se prendre en main et pour quoi faire ?. TransFormations : Recherche en éducation et formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la Licence de Sciences de l’éducation et de la formation lilloise dit de la vie de la discipline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les sciences de l’éducation et de la formation sous le prisme de ses formations. Étude de cas de la rénovation d’une licence lilloise : public, processus, curriculum". Villeneuve d’Ascq, Université de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places, rôles et vécus des acteurs et des actrices dans les recherches en éducation et formation. Séminaire interdisciplinaire de l'Ecole doctorale Sciences de l'Homme et de la Société &amp;quot;Médiation et diffusion des savoirs dans le champ des sciences humaines et sociales : approches internationales&amp;quot;. Université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lemoine</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04063718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de l'ouvrage de Sébastien Ponnou et Christophe Niewiadomski (2020). Pratiques d’orientation clinique en travail social. Paris : L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.260-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.012.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdlc.012.0253⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03883139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelqu’un qui a marqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une figure inspirante pour l’éducation ? Contours épistémologiques et approches expérientielles. Journée d’étude fondatrice introductive aux colloques « figures inspirantes pour l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, ADISAVED, Université de Lille, 30 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et trouble psychique. Des représentations aux pratiques de formation en milieu soignant. Journée d’étude &amp;quot;Les représentations en éducation. Quels effets et conséquences sur les pratiques à l’œuvre ?&amp;quot;, CIREL, Université de Lille, Villeneuve d'Ascq, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture du chercheur dans un contexte commandité. Particularité d’une recherche doctorale réalisée en CIFRE. Séminaire Proféor-CIREL, Villeneuve d’Ascq, Université de Lille, 16 avril 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes commandités et transformation de l’activité : de quelques enjeux du rapport au terrain d’investigation. Séminaire Proféor-CIREL, Villeneuve d’Ascq, Université de Lille, 10 décembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité des savoirs infirmiers en psychiatrie au confluent de deux recherches doctorales. Séminaire Proféor-CIREL, Villeneuve d’Ascq, Université Lille 3, 18 novembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4962,126 +5031,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux architecturaux et sociaux du patrimoine hospitalier de Lille-Métropole. Journée « Patrimoine et citoyenneté ». Ecole doctorale des Sciences de l’Homme et de la Société. Université Lille Nord de France, 16 septembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5091,51 +5160,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches en sciences de l'éducation et de la formation : places, rôles et vécus des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemoine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5157,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Souplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5211,222 +5280,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des compétences et de l'activité des micro-entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Denny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille, CIREL; CMA Hauts-de-France, DREETS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vanderstichel</w:t>
+                <w:t xml:space="preserve">hal-04682929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir et reconnaître les compétences entrepreneuriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université de Lille, CIREL; CMA Hauts-de-France, DREETS. 2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rectorat de l'Académie de Lille, IDEE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5436,114 +5505,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience infirmière en psychiatrie et santé mentale : enquête sur les dynamiques de professionnalisation et de construction du rapport au métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03515750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5690,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Miribel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Neuville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Di Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zeghers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dirou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22871" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65574&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1459468" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100482520" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bourdet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_inspirantes_pour_l_education_contours_epistemologiques_approches_experientielles_roelens_camille_bernard_gaillard_remi_casanova-9782140315305-75851.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/je-pars-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66794&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04063718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.012.0253" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04131774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendahmane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Miribel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Neuville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Di Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zeghers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dirou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65574&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1459468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100482520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_inspirantes_pour_l_education_contours_epistemologiques_approches_experientielles_roelens_camille_bernard_gaillard_remi_casanova-9782140315305-75851.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/je-pars-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66794&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04063718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.012.0253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04131774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendahmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>