--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -372,343 +372,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. Repousser les frontières de la recherche sur l'éducation à l'esprit d'entreprendre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien de Miribel</w:t>
+                <w:t xml:space="preserve">Composer avec l'expectation actorielle dans la relation chercheur-acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.20150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Rino Levesque. Pour une éducation à un entrepreneuriat conscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32/ 2022/2, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.032.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.032.0005⟩</w:t>
-[...70 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03788514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial. Repousser les frontières de la recherche sur l'éducation à l'esprit d'entreprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (2), pp.77-91. </w:t>
+              <w:t xml:space="preserve">, 2022, 32/ 2022/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.032.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.032.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus et allants de soi dans les formes d’opérationnalisation de l’éducation à l’esprit d’entreprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.17-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,51 +755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer, former à entreprendre : des pistes pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, "Formation et esprit d'entreprendre", 57 (3), pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short programmes for entrepreneurship education: a critical pedagogical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International congress of educational sciences and development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir comme un professionnel de l'enseignement ou de l'entreprise ? Les enseignants aux prises avec les dispositifs d'éducation à l'esprit d'entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2048,51 +2048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations scolaires aux compétences entrepreneuriales : quelles logiques d’apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international à distance « Eduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, CIREL, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2301,372 +2301,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluar dinámicas de profesionalización: una mirada sobre la experiencia de los enfermeros en psiquiatría en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Congress of education sciences and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Setúbal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience interactionnelle dans le développement professionnel des infirmiers en psychiatrie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference of the EARLI SIG 14 Interaction, Learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation : une entrée pour comprendre l'expérience infirmière en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à la 5ème journée régionale du tutorat en psychiatrie. "Quelles expériences pour quelle professionnalisation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, CH Saint-Cyr-au-Mont-d'Or, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Evaluar dinámicas de profesionalización: una mirada sobre la experiencia de los enfermeros en psiquiatría en Francia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à la question de la violence en psychiatrie : des enjeux sécuritaires aux pratiques gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress of education sciences and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Setúbal, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque « Travail, santé, précarité. Les transformations contemporaines des métiers des secteurs de la santé et du social à l’épreuve du sens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former l’acteur du terrain d’enquête ? Une expérience de recherche-intervention dans un contexte commandité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Enjeux, débats et perspectives : 50 ans de sciences de l’éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706255v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01706258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des tuteurs-infirmiers en psychiatrie et santé mentale : entre écoute, observation et intervention</w:t>
               </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. , 2025, Exploration, 978-2-8076-1999-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b22871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Julien de Miribel; Xavier Sido. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Julien de Miribel; Xavier Sido. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3612,509 +3612,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de vie : décider de s'engager en thèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se socialiser, s'identifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roiné</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Marcel et Dominique Broussal (dir.). </w:t>
+                <w:t xml:space="preserve">Lucie Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cépaduès éditions, coll. "L'esperluette Education &amp; Formation"</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-24, 2020, 978.2.36493.856.4</w:t>
+                <w:t xml:space="preserve">Cépaduès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-43, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934102v1</w:t>
+                <w:t xml:space="preserve">hal-02934104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se socialiser, s'identifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien de Miribel</w:t>
+                <w:t xml:space="preserve">Communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Aussel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.38-43, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
+              <w:t xml:space="preserve">, pp.174-181, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934104v1</w:t>
+                <w:t xml:space="preserve">hal-02934107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire un pas de côté : transgresser pour forger son rapport au métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Baujard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Validation des acquis buissonniers. Vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Broussal</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.331-349, 2020, Orientation à tout âge, 978-2-343-21042-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'approprier sa thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien de Miribel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.174-181, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
+              <w:t xml:space="preserve">, pp.44-48, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de vie : décider de s'engager en thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Julien de Miribel</w:t>
+                <w:t xml:space="preserve">Christophe Roiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Marcel; Dominique Broussal. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marcel et Dominique Broussal (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je pars en thèse. Conseils épistolaires aux doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cépaduès éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.44-48, 2020, L'esperluette Education &amp; Formation, 978.2.36493.856.4</w:t>
+                <w:t xml:space="preserve">Cépaduès éditions, coll. "L'esperluette Education &amp; Formation"</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-24, 2020, 978.2.36493.856.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934105v1</w:t>
+                <w:t xml:space="preserve">hal-02934102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4372,158 +4372,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note de lecture de l'ouvrage de Thierry Perreau et Richard Wittorski (2023). Travailler, se former. Se prendre en main et pour quoi faire ?. TransFormations : Recherche en éducation et formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Miribel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.121-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre d’un processus de collaboration entre des chercheurs et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Autour d’une école lilloise. Mise en dialogue de résultats contextualisés en Sciences de l’éducation et de la formation ». Villeneuve d’Ascq, Université de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729042v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04763605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la Licence de Sciences de l’éducation et de la formation lilloise dit de la vie de la discipline ?</w:t>
               </w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir et reconnaître les compétences entrepreneuriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Miribel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rectorat de l'Académie de Lille, IDEE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Miribel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Neuville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Di Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zeghers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dirou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65574&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1459468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100482520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_inspirantes_pour_l_education_contours_epistemologiques_approches_experientielles_roelens_camille_bernard_gaillard_remi_casanova-9782140315305-75851.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/je-pars-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66794&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04063718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.012.0253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04131774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendahmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Miribel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souplet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.032.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.057.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Neuville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.511.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Di Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Zeghers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemaere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dirou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65574&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1459468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596840v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100482520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bourdet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-figures_inspirantes_pour_l_education_contours_epistemologiques_approches_experientielles_roelens_camille_bernard_gaillard_remi_casanova-9782140315305-75851.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/je-pars-these-conseils-epistolaires-aux-doctorants-9782364938564.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66794&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roin&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04231774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04063718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.012.0253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04131774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bendahmane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vanderstichel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>