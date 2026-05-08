--- v1 (2026-03-26)
+++ v2 (2026-05-08)
@@ -1966,248 +1966,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Framework for Verifying Safety Rules in Autonomous Vehicles</w:t>
+                <w:t xml:space="preserve">Towards Leveraging the Concept of Influence to Enhance Collaborative Cyber-Physical Systems Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Labzhaniia</w:t>
+                <w:t xml:space="preserve">Bárbara da Silva Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2024 - 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
+              <w:t xml:space="preserve">MPM4CPS 2024 - Multi-Paradigm Modeling for Cyber-Physical Systems @MODELS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3652620.3687813⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3652620.3688568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695647v1</w:t>
+                <w:t xml:space="preserve">hal-04695644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Leveraging the Concept of Influence to Enhance Collaborative Cyber-Physical Systems Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Framework for Verifying Safety Rules in Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Labzhaniia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara da Silva Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPM4CPS 2024 - Multi-Paradigm Modeling for Cyber-Physical Systems @MODELS 2024</w:t>
+              <w:t xml:space="preserve">MODELS 2024 - 27th International Conference on Model Driven Engineering Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3652620.3688568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3652620.3687813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695644v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining model qualities and their impact on digital twins</w:t>
               </w:r>
@@ -2407,282 +2407,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIP: Domain Specific Debugging by using RUNSTAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debugging and Verification Tools for LINGUA FRANCA in GEMOC Studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryana Karaki</w:t>
+                <w:t xml:space="preserve">João Cambeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
+                <w:t xml:space="preserve">Soroush Bateni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaokai Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marten Lohstroh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDL 2021 - Forum on specification &amp; Design Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL53530.2021.9568383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375006v1</w:t>
+                <w:t xml:space="preserve">hal-03374955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debugging and Verification Tools for LINGUA FRANCA in GEMOC Studio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WIP: Domain Specific Debugging by using RUNSTAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryana Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marten Lohstroh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDL 2021 - Forum on specification &amp; Design Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Antibes, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374955v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the Engineering of Multi-Fidelity Simulation Units With Simulation Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cambeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,316 +3453,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Verification of Hybrid Co-simulation Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Time-Triggered Co-simulation of Cyber-Physical Systems for Performance and Accuracy Improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Liboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper Thule</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Gorm Larsen</w:t>
+                <w:t xml:space="preserve">Antonio Portaluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Brauer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Quaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Formal Co-Simulation of Cyber-Physical Systems (SEFM satellite)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871531v1</w:t>
+                <w:t xml:space="preserve">hal-01675396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Time-Triggered Co-simulation of Cyber-Physical Systems for Performance and Accuracy Improvements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Liboni</w:t>
+                <w:t xml:space="preserve">Towards the Verification of Hybrid Co-simulation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Thule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudio Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Portaluri</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gorm Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Quaglia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jörg Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Formal Co-Simulation of Cyber-Physical Systems (SEFM satellite)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675396v1</w:t>
+                <w:t xml:space="preserve">hal-01871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-simulation: The Past, Future, and Open Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casper Thule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,277 +4084,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool-Supported Approach for Concurrent Execution of Heterogeneous Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+                <w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Kienzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Brun</w:t>
+                <w:t xml:space="preserve">Omar Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Champeau</w:t>
+                <w:t xml:space="preserve">Matthias Schöttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crégut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
+                <w:t xml:space="preserve">Nicolas Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258358v1</w:t>
+                <w:t xml:space="preserve">hal-01287720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gunter Mussbacher</w:t>
+                <w:t xml:space="preserve">A Tool-Supported Approach for Concurrent Execution of Heterogeneous Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Alam</w:t>
+                <w:t xml:space="preserve">Cédric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schöttle</w:t>
+                <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belloir</w:t>
+                <w:t xml:space="preserve">Xavier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287720v1</w:t>
+                <w:t xml:space="preserve">hal-01258358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Framework of the GEMOC Studio (Tool Demo)</w:t>
               </w:r>
@@ -4459,235 +4459,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence Detection for CCSL Specification via Clock Causality Chain</w:t>
+                <w:t xml:space="preserve">Using SystemC Cyber Models in an FMI Co-Simulation Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingguo Xu</w:t>
+                <w:t xml:space="preserve">Stefano Centomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Dependable Software Engineering Theories, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Beijing, China. </w:t>
+              <w:t xml:space="preserve">19th Euromicro Conference on Digital System Design 31 August - 2 September 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47677-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2016.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372694v1</w:t>
+                <w:t xml:space="preserve">hal-01358702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SystemC Cyber Models in an FMI Co-Simulation Environment</w:t>
+                <w:t xml:space="preserve">Divergence Detection for CCSL Specification via Clock Causality Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Centomo</w:t>
+                <w:t xml:space="preserve">Qingguo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Euromicro Conference on Digital System Design 31 August - 2 September 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. </w:t>
+              <w:t xml:space="preserve">Symposium on Dependable Software Engineering Theories, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSD.2016.86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47677-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358702v1</w:t>
+                <w:t xml:space="preserve">hal-01372694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Behavioral Semantics of Heterogeneous Languages and their Coordination</w:t>
               </w:r>
@@ -4736,424 +4736,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bousse</w:t>
+                <w:t xml:space="preserve">Benoît Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Transformation Tool Contest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dagstuhl Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152342v2</w:t>
+                <w:t xml:space="preserve">hal-01234653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Based Environment for Automatic Model Coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t>
+                <w:t xml:space="preserve">A Solution to the TTC'15 Model Execution Case Using the GEMOC Studio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models 2015 demo and posters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">8th Transformation Tool Contest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, l'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198744v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Driven Based Environment for Automatic Model Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dagstuhl Seminar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Models 2015 demo and posters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234653v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Behavioral Coordination Operator Language (BCOoL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving Concurrency in eXecutable Domain-Specific Modeling Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Latombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,51 +5351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with Semantic Variation Points in Domain-Specific Modeling Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Latombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Teodorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5580,51 +5580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Heterogeneous Modeling and Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,131 +5894,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption analysis using multi-view modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Gomez</w:t>
+                <w:t xml:space="preserve">Tool Support for the Analysis of TADL2 Timing Constraints using TimeSquare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arda Goknil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS - 23th International Workshop on Power and Timing Modeling, Optimization and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICECCS'2013 - 18th International Conference on Engineering of Complex Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906733v1</w:t>
+                <w:t xml:space="preserve">hal-00850673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reifying Concurrency for Executable Metamodeling</w:t>
               </w:r>
@@ -6030,77 +6034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.365-384, </w:t>
@@ -6132,135 +6136,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool Support for the Analysis of TADL2 Timing Constraints using TimeSquare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arda Goknil</w:t>
+                <w:t xml:space="preserve">Power consumption analysis using multi-view modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECCS'2013 - 18th International Conference on Engineering of Complex Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATMOS - 23th International Workshop on Power and Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.235-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850673v1</w:t>
+                <w:t xml:space="preserve">hal-00906733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the First Workshop On the Globalization of Modeling Languages (GEMOC 2013)</w:t>
               </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,64 +6462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A timing model for specifying multi clock automotive systems. The Timing Augmented Description Language V2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arda Goknil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6668,217 +6668,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical time and temporal logics: comparing UML MARTE/CCSL and PSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Gascon</w:t>
+                <w:t xml:space="preserve">A Model-Based Approach for Reconciliation of Polychronous Execution Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Garcés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Temporal Representation and Reasoning (TIME'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lubeck, Germany</w:t>
+              <w:t xml:space="preserve">SEAA 2011 - 37th EUROMICRO Conference on Software Engineering and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597086v1</w:t>
+                <w:t xml:space="preserve">inria-00597981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Approach for Reconciliation of Polychronous Execution Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Garcés</w:t>
+                <w:t xml:space="preserve">Logical time and temporal logics: comparing UML MARTE/CCSL and PSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAA 2011 - 37th EUROMICRO Conference on Software Engineering and Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Temporal Representation and Reasoning (TIME'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lubeck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00597981v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Multi-View model for Low-Power</w:t>
               </w:r>
@@ -6959,51 +6959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Multi Clock Real Time Systems: From Requirements to Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,360 +7169,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL Observers for Clock Constraint Checking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles André</w:t>
+                <w:t xml:space="preserve">Logical time at work: capturing data dependencies and platform constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Glitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Industrial Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum for Design Languages (FDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electronic Chips &amp; Systems design Initiative (ECSI), Sep 2010, Southampton, United Kingdom. pp.240-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587107v1</w:t>
+                <w:t xml:space="preserve">inria-00545866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-simex: retro-analysis of execution traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VHDL Observers for Clock Constraint Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGSOFT FSE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1882291.1882357⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Industrial Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIES.2010.5551372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587116v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical time at work: capturing data dependencies and platform constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RT-simex: retro-analysis of execution traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Reydet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for Design Languages (FDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGSOFT FSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Santa Fe, United States. pp.377-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1882291.1882357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00545866v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical time @ work: the RT-Simex project</w:t>
               </w:r>
@@ -7547,51 +7547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sophia Antipolis Formal Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Sophia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8580,51 +8580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UML MARTE Time Model and Its Clock Constraint Specification Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,51 +9180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Combemale; Julien Deantoni; Robert France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEMOC 2014 co-located with MODELS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Valencia, France. 1236, , pp.82, 2014, CEUR-WS, 1613-0073</w:t>
@@ -9285,51 +9285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Clock Constraint Specification in PVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingguo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,51 +9863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming CCSL partially-ordered Traces into UML Interaction Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10927,51 +10927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1CBE9DB"/>
+    <w:nsid w:val="C9E4D6F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11158,51 +11158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deantoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6962-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Spiegeleer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Verbrugge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Mittal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.10535" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Holtmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fockel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01002-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02182902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Oueslati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-00707-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0109-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XX64HPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara da Silva Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Tokariev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Labzhaniia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara da Silva Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688568" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley James Oakes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gorm Larsen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Denil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryana Karaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cambeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Bateni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaokai Lin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Lohstroh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL53530.2021.9568383" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Liboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02078493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gascon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Tallec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Mierlo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Mierlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Thule" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Portaluri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Quaglia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schulz-Rosengarten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kofman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Oueslati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006269505420549" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47677-3_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Centomo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.86" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291299v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ezequiel Vara Larsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Latombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Khecharem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Koch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09970-5_14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662180" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850770v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Goknil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30561-0_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nordlander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2011.16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587107v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2010.5551372" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Reydet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1882291.1882357" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2009.10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587200v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2005.11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DISTRA.2005.2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04682174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grosse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677316" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-31585-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31585-6_1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079039v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-embedded-systems-design/102212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1427-8_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2WD5MZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02427962v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688853v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743874v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721169v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540738v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gascon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbir Barn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355710v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587100v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-deantoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6962-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Spiegeleer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mu&#241;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Verbrugge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Mittal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.10535" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zschaler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01073-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Holtmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fockel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-022-01002-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02182902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Oueslati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.2.a14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-018-00707-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Noir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0109-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XX64HPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05432195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara da Silva Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05224373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Tokariev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara da Silva Oliveira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3688568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Labzhaniia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687813" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentley James Oakes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gorm Larsen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Denil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04259779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cambeiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Bateni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaokai Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten Lohstroh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL53530.2021.9568383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryana Karaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Amaral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Liboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67220-1_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03038547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02078493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gascon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Tallec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02292048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon van Mierlo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Amrani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Van Mierlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loli Burgue&#241;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Portaluri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Quaglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Thule" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schulz-Rosengarten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kofman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Oueslati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006269505420549" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Centomo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.86" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Xu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47677-3_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291299v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ezequiel Vara Larsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Latombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Khecharem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Koch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09970-5_14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Goknil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850770v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30561-0_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nordlander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720735v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597981v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2011.16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545866v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2010.5551372" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Reydet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1882291.1882357" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2009.10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587200v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2005.11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DISTRA.2005.2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04682174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grosse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677316" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-31585-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31585-6_1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079039v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-embedded-systems-design/102212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1427-8_14" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2WD5MZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02427962v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060601v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688853v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743874v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721169v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540738v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gascon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916282v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbir Barn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Clark" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355710v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587100v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00239261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587184v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>